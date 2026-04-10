--- v0 (2025-12-07)
+++ v1 (2026-04-10)
@@ -40,51 +40,51 @@
   <si>
     <t>Original title</t>
   </si>
   <si>
     <t>Cashback</t>
   </si>
   <si>
     <t>Director(s)</t>
   </si>
   <si>
     <t>Sean Ellis</t>
   </si>
   <si>
     <t>Production year</t>
   </si>
   <si>
     <t>Producing or Co-producing countries</t>
   </si>
   <si>
     <t>GB</t>
   </si>
   <si>
     <t>IMDb link</t>
   </si>
   <si>
-    <t>https://www.imdb.com/title/tt0460740/</t>
+    <t>https://www.imdb.com/title/tt0460740</t>
   </si>
   <si>
     <t>ISAN link</t>
   </si>
   <si>
     <t>https://web.isan.org/public/en/isan/0000-0003-CE08-0000-D-0000-0000-Z</t>
   </si>
   <si>
     <t>EIDR link</t>
   </si>
   <si>
     <t>https://ui.eidr.org/view/content?id=10.5240/6DAC-EECE-5DAC-02F7-E2FA-C</t>
   </si>
   <si>
     <t>CNC (FR) link</t>
   </si>
   <si>
     <t>https://www.cnc.fr/professionnels/visas-et-classification/115976</t>
   </si>
   <si>
     <t>Wikidata link</t>
   </si>
   <si>
     <t>https://www.wikidata.org/wiki/Q919135</t>
   </si>
@@ -220,84 +220,84 @@
   <si>
     <t>Cashback, Bem-vindo ao Turno da Noite</t>
   </si>
   <si>
     <t>CA</t>
   </si>
   <si>
     <t>Cashback: La beauté du temps</t>
   </si>
   <si>
     <t>HU</t>
   </si>
   <si>
     <t>Visszajáró pénz</t>
   </si>
   <si>
     <t>JP</t>
   </si>
   <si>
     <t>Frozen Time</t>
   </si>
   <si>
     <t>フローズン・タイム</t>
   </si>
   <si>
+    <t>LT</t>
+  </si>
+  <si>
+    <t>Gryni pinigai</t>
+  </si>
+  <si>
+    <t>MX</t>
+  </si>
+  <si>
+    <t>Belleza invaluable</t>
+  </si>
+  <si>
+    <t>Bem-Vindo ao Turno da Noite</t>
+  </si>
+  <si>
+    <t>Zamana güzellik Kat</t>
+  </si>
+  <si>
+    <t>RU</t>
+  </si>
+  <si>
+    <t>Возврат</t>
+  </si>
+  <si>
+    <t>UA</t>
+  </si>
+  <si>
+    <t>Решта</t>
+  </si>
+  <si>
     <t>KR</t>
   </si>
   <si>
     <t>캐쉬백</t>
-  </si>
-[...28 lines deleted...]
-    <t>Решта</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="### ### ##0"/>
   </numFmts>
   <fonts count="3">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
@@ -614,51 +614,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imdb.com/title/tt0460740/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.isan.org/public/en/isan/0000-0003-CE08-0000-D-0000-0000-Z" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ui.eidr.org/view/content?id=10.5240/6DAC-EECE-5DAC-02F7-E2FA-C" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnc.fr/professionnels/visas-et-classification/115976" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q919135" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.justwatch.com/us/movie/cashback" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imdb.com/title/tt0460740" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.isan.org/public/en/isan/0000-0003-CE08-0000-D-0000-0000-Z" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ui.eidr.org/view/content?id=10.5240/6DAC-EECE-5DAC-02F7-E2FA-C" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnc.fr/professionnels/visas-et-classification/115976" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q919135" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.justwatch.com/us/movie/cashback" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B10"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="33.140625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="67.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" s="1" t="s">
         <v>2</v>
@@ -886,54 +886,54 @@
         <v>1441</v>
       </c>
       <c r="H5" s="3"/>
       <c r="I5" s="3"/>
       <c r="J5" s="3">
         <v>944</v>
       </c>
       <c r="K5" s="3">
         <v>162</v>
       </c>
       <c r="L5" s="3">
         <v>631</v>
       </c>
     </row>
     <row r="6" spans="1:12">
       <c r="A6" t="s">
         <v>38</v>
       </c>
       <c r="B6" t="s">
         <v>39</v>
       </c>
       <c r="C6">
         <v>39099</v>
       </c>
       <c r="D6" s="3">
-        <v>133244</v>
+        <v>134558</v>
       </c>
       <c r="E6" s="3">
-        <v>133244</v>
+        <v>134558</v>
       </c>
       <c r="F6" s="3"/>
       <c r="G6" s="3"/>
       <c r="H6" s="3"/>
       <c r="I6" s="3"/>
       <c r="J6" s="3"/>
       <c r="K6" s="3"/>
       <c r="L6" s="3"/>
     </row>
     <row r="7" spans="1:12">
       <c r="A7" t="s">
         <v>40</v>
       </c>
       <c r="B7" t="s">
         <v>41</v>
       </c>
       <c r="C7">
         <v>39577</v>
       </c>
       <c r="D7" s="3">
         <v>1038</v>
       </c>
       <c r="E7" s="3"/>
       <c r="F7" s="3">
         <v>611</v>
@@ -1058,86 +1058,86 @@
       <c r="B12" t="s">
         <v>51</v>
       </c>
       <c r="C12">
         <v>39227</v>
       </c>
       <c r="D12" s="3">
         <v>9245</v>
       </c>
       <c r="E12" s="3">
         <v>9245</v>
       </c>
       <c r="F12" s="3"/>
       <c r="G12" s="3"/>
       <c r="H12" s="3"/>
       <c r="I12" s="3"/>
       <c r="J12" s="3"/>
       <c r="K12" s="3"/>
       <c r="L12" s="3"/>
     </row>
     <row r="13" spans="1:12">
       <c r="A13" t="s">
         <v>52</v>
       </c>
       <c r="D13" s="3">
-        <v>201480</v>
+        <v>202794</v>
       </c>
       <c r="E13" s="3">
-        <v>167736</v>
+        <v>169050</v>
       </c>
       <c r="F13" s="3">
         <v>29938</v>
       </c>
       <c r="G13" s="3">
         <v>1923</v>
       </c>
       <c r="H13" s="3">
         <v>100</v>
       </c>
       <c r="I13" s="3">
         <v>46</v>
       </c>
       <c r="J13" s="3">
         <v>944</v>
       </c>
       <c r="K13" s="3">
         <v>162</v>
       </c>
       <c r="L13" s="3">
         <v>631</v>
       </c>
     </row>
     <row r="14" spans="1:12">
       <c r="A14" t="s">
         <v>53</v>
       </c>
       <c r="D14" s="3">
-        <v>211710</v>
+        <v>213024</v>
       </c>
       <c r="E14" s="3">
-        <v>177966</v>
+        <v>179280</v>
       </c>
       <c r="F14" s="3">
         <v>29938</v>
       </c>
       <c r="G14" s="3">
         <v>1923</v>
       </c>
       <c r="H14" s="3">
         <v>100</v>
       </c>
       <c r="I14" s="3">
         <v>46</v>
       </c>
       <c r="J14" s="3">
         <v>944</v>
       </c>
       <c r="K14" s="3">
         <v>162</v>
       </c>
       <c r="L14" s="3">
         <v>631</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
@@ -1224,67 +1224,67 @@
       <c r="A9" t="s">
         <v>65</v>
       </c>
       <c r="B9" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="10" spans="1:2">
       <c r="A10" t="s">
         <v>68</v>
       </c>
       <c r="B10" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="11" spans="1:2">
       <c r="A11" t="s">
         <v>70</v>
       </c>
       <c r="B11" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="12" spans="1:2">
       <c r="A12" t="s">
+        <v>46</v>
+      </c>
+      <c r="B12" t="s">
         <v>72</v>
-      </c>
-[...1 lines deleted...]
-        <v>73</v>
       </c>
     </row>
     <row r="13" spans="1:2">
       <c r="A13" t="s">
-        <v>46</v>
+        <v>50</v>
       </c>
       <c r="B13" t="s">
-        <v>74</v>
+        <v>73</v>
       </c>
     </row>
     <row r="14" spans="1:2">
       <c r="A14" t="s">
-        <v>50</v>
+        <v>74</v>
       </c>
       <c r="B14" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="15" spans="1:2">
       <c r="A15" t="s">
         <v>76</v>
       </c>
       <c r="B15" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="16" spans="1:2">
       <c r="A16" t="s">
         <v>78</v>
       </c>
       <c r="B16" t="s">
         <v>79</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>