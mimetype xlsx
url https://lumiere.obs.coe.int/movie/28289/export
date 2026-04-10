--- v2 (2026-01-20)
+++ v3 (2026-04-10)
@@ -40,51 +40,51 @@
   <si>
     <t>Original title</t>
   </si>
   <si>
     <t>Atonement</t>
   </si>
   <si>
     <t>Director(s)</t>
   </si>
   <si>
     <t>Joe Wright</t>
   </si>
   <si>
     <t>Production year</t>
   </si>
   <si>
     <t>Producing or Co-producing countries</t>
   </si>
   <si>
     <t>GB, US</t>
   </si>
   <si>
     <t>IMDb link</t>
   </si>
   <si>
-    <t>https://www.imdb.com/title/tt0783233/</t>
+    <t>https://www.imdb.com/title/tt0783233</t>
   </si>
   <si>
     <t>ISAN link</t>
   </si>
   <si>
     <t>https://web.isan.org/public/en/isan/0000-0001-BB8B-0000-G-0000-0000-Q</t>
   </si>
   <si>
     <t>EIDR link</t>
   </si>
   <si>
     <t>https://ui.eidr.org/view/content?id=10.5240/35C4-432F-C0A7-816F-B818-H</t>
   </si>
   <si>
     <t>CNC (FR) link</t>
   </si>
   <si>
     <t>https://www.cnc.fr/professionnels/visas-et-classification/119261</t>
   </si>
   <si>
     <t>Wikidata link</t>
   </si>
   <si>
     <t>https://www.wikidata.org/wiki/Q1626186</t>
   </si>
@@ -256,201 +256,201 @@
   <si>
     <t>United International Pictures/Universal</t>
   </si>
   <si>
     <t>SI</t>
   </si>
   <si>
     <t>Karantanija Cinemas</t>
   </si>
   <si>
     <t>SK</t>
   </si>
   <si>
     <t>Tatra Film</t>
   </si>
   <si>
     <t>TR</t>
   </si>
   <si>
     <t>Total EU28</t>
   </si>
   <si>
     <t>Total OBS</t>
   </si>
   <si>
+    <t>AU,CA,GB,HK,NL,SG,US</t>
+  </si>
+  <si>
+    <t>VN</t>
+  </si>
+  <si>
+    <t>Chuoc Toi</t>
+  </si>
+  <si>
+    <t>Expiacion. Mas alla de La Pasion</t>
+  </si>
+  <si>
+    <t>RS</t>
+  </si>
+  <si>
+    <t>Pokajanje</t>
+  </si>
+  <si>
+    <t>Pokuta</t>
+  </si>
+  <si>
+    <t>AR,MX</t>
+  </si>
+  <si>
+    <t>Expiación, deseo y pecado</t>
+  </si>
+  <si>
+    <t>BE,FR</t>
+  </si>
+  <si>
+    <t>Reviens-moi</t>
+  </si>
+  <si>
+    <t>BG</t>
+  </si>
+  <si>
+    <t>Изкупление</t>
+  </si>
+  <si>
+    <t>BR</t>
+  </si>
+  <si>
+    <t>Desejo e Reparação</t>
+  </si>
+  <si>
+    <t>CA</t>
+  </si>
+  <si>
+    <t>Expiation</t>
+  </si>
+  <si>
+    <t>Pokání</t>
+  </si>
+  <si>
+    <t>Abbitte</t>
+  </si>
+  <si>
+    <t>Soning</t>
+  </si>
+  <si>
+    <t>Lepitus</t>
+  </si>
+  <si>
+    <t>Expiación. Más allá de la pasión</t>
+  </si>
+  <si>
+    <t>Sovitus</t>
+  </si>
+  <si>
+    <t>GE</t>
+  </si>
+  <si>
+    <t>Monanieba</t>
+  </si>
+  <si>
+    <t>GR</t>
+  </si>
+  <si>
+    <t>Exileosi</t>
+  </si>
+  <si>
+    <t>Okajanje</t>
+  </si>
+  <si>
+    <t>Vágy és vezeklés</t>
+  </si>
+  <si>
+    <t>Espiazione</t>
+  </si>
+  <si>
+    <t>JP</t>
+  </si>
+  <si>
+    <t>Tsugunai</t>
+  </si>
+  <si>
+    <t>LT</t>
+  </si>
+  <si>
+    <t>Atpirkimas</t>
+  </si>
+  <si>
+    <t>LV</t>
+  </si>
+  <si>
+    <t>Piedošana</t>
+  </si>
+  <si>
     <t>Om forlatelse</t>
   </si>
   <si>
-    <t>AU,CA,GB,HK,NL,SG,US</t>
-[...92 lines deleted...]
-    <t>Tsugunai</t>
+    <t>Expiação</t>
+  </si>
+  <si>
+    <t>Remuscare</t>
+  </si>
+  <si>
+    <t>Покајање</t>
+  </si>
+  <si>
+    <t>Försoning</t>
+  </si>
+  <si>
+    <t>Pokora</t>
+  </si>
+  <si>
+    <t>Pokánie</t>
+  </si>
+  <si>
+    <t>Kefaret</t>
+  </si>
+  <si>
+    <t>RU</t>
+  </si>
+  <si>
+    <t>Искупление</t>
+  </si>
+  <si>
+    <t>UA</t>
+  </si>
+  <si>
+    <t>Спокута</t>
+  </si>
+  <si>
+    <t>つぐない</t>
   </si>
   <si>
     <t>KR</t>
   </si>
   <si>
     <t>어톤먼트</t>
-  </si>
-[...46 lines deleted...]
-    <t>つぐない</t>
   </si>
   <si>
     <t>Εξιλέωση</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="### ### ##0"/>
   </numFmts>
   <fonts count="3">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
@@ -770,51 +770,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imdb.com/title/tt0783233/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.isan.org/public/en/isan/0000-0001-BB8B-0000-G-0000-0000-Q" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ui.eidr.org/view/content?id=10.5240/35C4-432F-C0A7-816F-B818-H" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnc.fr/professionnels/visas-et-classification/119261" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q1626186" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.justwatch.com/uk/movie/atonement" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imdb.com/title/tt0783233" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.isan.org/public/en/isan/0000-0001-BB8B-0000-G-0000-0000-Q" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ui.eidr.org/view/content?id=10.5240/35C4-432F-C0A7-816F-B818-H" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnc.fr/professionnels/visas-et-classification/119261" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q1626186" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.justwatch.com/uk/movie/atonement" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B10"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="33.140625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="66.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" s="1" t="s">
         <v>2</v>
@@ -1279,55 +1279,55 @@
       <c r="H10" s="3"/>
       <c r="I10" s="3"/>
       <c r="J10" s="3"/>
       <c r="K10" s="3"/>
       <c r="L10" s="3"/>
       <c r="M10" s="3"/>
       <c r="N10" s="3"/>
       <c r="O10" s="3"/>
       <c r="P10" s="3"/>
       <c r="Q10" s="3"/>
       <c r="R10" s="3"/>
       <c r="S10" s="3"/>
       <c r="T10" s="3"/>
     </row>
     <row r="11" spans="1:20">
       <c r="A11" t="s">
         <v>53</v>
       </c>
       <c r="B11" t="s">
         <v>54</v>
       </c>
       <c r="C11">
         <v>39456</v>
       </c>
       <c r="D11" s="3">
-        <v>303000</v>
+        <v>303691</v>
       </c>
       <c r="E11" s="3"/>
       <c r="F11" s="3">
-        <v>302865</v>
+        <v>303556</v>
       </c>
       <c r="G11" s="3"/>
       <c r="H11" s="3">
         <v>135</v>
       </c>
       <c r="I11" s="3"/>
       <c r="J11" s="3"/>
       <c r="K11" s="3"/>
       <c r="L11" s="3"/>
       <c r="M11" s="3"/>
       <c r="N11" s="3"/>
       <c r="O11" s="3"/>
       <c r="P11" s="3"/>
       <c r="Q11" s="3"/>
       <c r="R11" s="3"/>
       <c r="S11" s="3"/>
       <c r="T11" s="3"/>
     </row>
     <row r="12" spans="1:20">
       <c r="A12" t="s">
         <v>55</v>
       </c>
       <c r="B12" t="s">
         <v>40</v>
       </c>
@@ -1830,113 +1830,113 @@
       </c>
       <c r="E26" s="3">
         <v>70011</v>
       </c>
       <c r="F26" s="3"/>
       <c r="G26" s="3"/>
       <c r="H26" s="3"/>
       <c r="I26" s="3"/>
       <c r="J26" s="3"/>
       <c r="K26" s="3"/>
       <c r="L26" s="3"/>
       <c r="M26" s="3"/>
       <c r="N26" s="3"/>
       <c r="O26" s="3"/>
       <c r="P26" s="3"/>
       <c r="Q26" s="3"/>
       <c r="R26" s="3"/>
       <c r="S26" s="3"/>
       <c r="T26" s="3"/>
     </row>
     <row r="27" spans="1:20">
       <c r="A27" t="s">
         <v>78</v>
       </c>
       <c r="D27" s="3">
-        <v>5193900</v>
+        <v>5194591</v>
       </c>
       <c r="E27" s="3">
         <v>3077007</v>
       </c>
       <c r="F27" s="3">
-        <v>2112886</v>
+        <v>2113577</v>
       </c>
       <c r="G27" s="3">
         <v>2703</v>
       </c>
       <c r="H27" s="3">
         <v>169</v>
       </c>
       <c r="I27" s="3">
         <v>90</v>
       </c>
       <c r="J27" s="3">
         <v>109</v>
       </c>
       <c r="K27" s="3">
         <v>4</v>
       </c>
       <c r="L27" s="3">
         <v>170</v>
       </c>
       <c r="M27" s="3">
         <v>147</v>
       </c>
       <c r="N27" s="3">
         <v>48</v>
       </c>
       <c r="O27" s="3">
         <v>169</v>
       </c>
       <c r="P27" s="3">
         <v>54</v>
       </c>
       <c r="Q27" s="3">
         <v>0</v>
       </c>
       <c r="R27" s="3">
         <v>0</v>
       </c>
       <c r="S27" s="3">
         <v>10</v>
       </c>
       <c r="T27" s="3">
         <v>334</v>
       </c>
     </row>
     <row r="28" spans="1:20">
       <c r="A28" t="s">
         <v>79</v>
       </c>
       <c r="D28" s="3">
-        <v>5506255</v>
+        <v>5506946</v>
       </c>
       <c r="E28" s="3">
         <v>3203158</v>
       </c>
       <c r="F28" s="3">
-        <v>2298981</v>
+        <v>2299672</v>
       </c>
       <c r="G28" s="3">
         <v>2706</v>
       </c>
       <c r="H28" s="3">
         <v>169</v>
       </c>
       <c r="I28" s="3">
         <v>90</v>
       </c>
       <c r="J28" s="3">
         <v>109</v>
       </c>
       <c r="K28" s="3">
         <v>4</v>
       </c>
       <c r="L28" s="3">
         <v>170</v>
       </c>
       <c r="M28" s="3">
         <v>147</v>
       </c>
       <c r="N28" s="3">
         <v>48</v>
       </c>
@@ -1964,336 +1964,336 @@
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B38"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="21.140625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="28.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" t="s">
-        <v>65</v>
+        <v>80</v>
       </c>
       <c r="B2" t="s">
-        <v>80</v>
+        <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:2">
       <c r="A3" t="s">
         <v>81</v>
       </c>
       <c r="B3" t="s">
-        <v>1</v>
+        <v>82</v>
       </c>
     </row>
     <row r="4" spans="1:2">
-      <c r="A4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="B4" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="5" spans="1:2">
+      <c r="A5" t="s">
+        <v>84</v>
+      </c>
       <c r="B5" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
     </row>
     <row r="6" spans="1:2">
       <c r="A6" t="s">
-        <v>85</v>
+        <v>66</v>
       </c>
       <c r="B6" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="7" spans="1:2">
       <c r="A7" t="s">
-        <v>66</v>
+        <v>87</v>
       </c>
       <c r="B7" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
     </row>
     <row r="8" spans="1:2">
       <c r="A8" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="B8" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
     </row>
     <row r="9" spans="1:2">
       <c r="A9" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="B9" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
     </row>
     <row r="10" spans="1:2">
       <c r="A10" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="B10" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
     </row>
     <row r="11" spans="1:2">
       <c r="A11" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="B11" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
     </row>
     <row r="12" spans="1:2">
       <c r="A12" t="s">
-        <v>96</v>
+        <v>43</v>
       </c>
       <c r="B12" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="13" spans="1:2">
       <c r="A13" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="B13" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="14" spans="1:2">
       <c r="A14" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B14" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="15" spans="1:2">
       <c r="A15" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="B15" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="16" spans="1:2">
       <c r="A16" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="B16" t="s">
         <v>101</v>
       </c>
     </row>
     <row r="17" spans="1:2">
       <c r="A17" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B17" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="18" spans="1:2">
       <c r="A18" t="s">
-        <v>51</v>
+        <v>103</v>
       </c>
       <c r="B18" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
     </row>
     <row r="19" spans="1:2">
       <c r="A19" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B19" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
     </row>
     <row r="20" spans="1:2">
       <c r="A20" t="s">
-        <v>106</v>
+        <v>57</v>
       </c>
       <c r="B20" t="s">
         <v>107</v>
       </c>
     </row>
     <row r="21" spans="1:2">
       <c r="A21" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="B21" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="22" spans="1:2">
       <c r="A22" t="s">
-        <v>59</v>
+        <v>63</v>
       </c>
       <c r="B22" t="s">
         <v>109</v>
       </c>
     </row>
     <row r="23" spans="1:2">
       <c r="A23" t="s">
-        <v>63</v>
+        <v>110</v>
       </c>
       <c r="B23" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
     </row>
     <row r="24" spans="1:2">
       <c r="A24" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B24" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
     </row>
     <row r="25" spans="1:2">
       <c r="A25" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B25" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
     </row>
     <row r="26" spans="1:2">
       <c r="A26" t="s">
-        <v>115</v>
+        <v>65</v>
       </c>
       <c r="B26" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="27" spans="1:2">
       <c r="A27" t="s">
+        <v>67</v>
+      </c>
+      <c r="B27" t="s">
         <v>117</v>
-      </c>
-[...1 lines deleted...]
-        <v>118</v>
       </c>
     </row>
     <row r="28" spans="1:2">
       <c r="A28" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="B28" t="s">
-        <v>119</v>
+        <v>118</v>
       </c>
     </row>
     <row r="29" spans="1:2">
       <c r="A29" t="s">
-        <v>69</v>
+        <v>84</v>
       </c>
       <c r="B29" t="s">
-        <v>120</v>
+        <v>119</v>
       </c>
     </row>
     <row r="30" spans="1:2">
       <c r="A30" t="s">
-        <v>85</v>
+        <v>71</v>
       </c>
       <c r="B30" t="s">
-        <v>121</v>
+        <v>120</v>
       </c>
     </row>
     <row r="31" spans="1:2">
       <c r="A31" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="B31" t="s">
-        <v>122</v>
+        <v>121</v>
       </c>
     </row>
     <row r="32" spans="1:2">
       <c r="A32" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="B32" t="s">
-        <v>123</v>
+        <v>122</v>
       </c>
     </row>
     <row r="33" spans="1:2">
       <c r="A33" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="B33" t="s">
-        <v>124</v>
+        <v>123</v>
       </c>
     </row>
     <row r="34" spans="1:2">
       <c r="A34" t="s">
-        <v>77</v>
+        <v>124</v>
       </c>
       <c r="B34" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="35" spans="1:2">
       <c r="A35" t="s">
         <v>126</v>
       </c>
       <c r="B35" t="s">
         <v>127</v>
       </c>
     </row>
     <row r="36" spans="1:2">
       <c r="A36" t="s">
+        <v>110</v>
+      </c>
+      <c r="B36" t="s">
         <v>128</v>
-      </c>
-[...1 lines deleted...]
-        <v>129</v>
       </c>
     </row>
     <row r="37" spans="1:2">
       <c r="A37" t="s">
-        <v>111</v>
+        <v>129</v>
       </c>
       <c r="B37" t="s">
         <v>130</v>
       </c>
     </row>
     <row r="38" spans="1:2">
       <c r="A38" t="s">
-        <v>106</v>
+        <v>105</v>
       </c>
       <c r="B38" t="s">
         <v>131</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>