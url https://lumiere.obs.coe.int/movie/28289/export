--- v3 (2026-04-10)
+++ v4 (2026-06-06)
@@ -274,50 +274,56 @@
   <si>
     <t>Total EU28</t>
   </si>
   <si>
     <t>Total OBS</t>
   </si>
   <si>
     <t>AU,CA,GB,HK,NL,SG,US</t>
   </si>
   <si>
     <t>VN</t>
   </si>
   <si>
     <t>Chuoc Toi</t>
   </si>
   <si>
     <t>Expiacion. Mas alla de La Pasion</t>
   </si>
   <si>
     <t>RS</t>
   </si>
   <si>
     <t>Pokajanje</t>
   </si>
   <si>
+    <t>GR</t>
+  </si>
+  <si>
+    <t>Εξιλέωση</t>
+  </si>
+  <si>
     <t>Pokuta</t>
   </si>
   <si>
     <t>AR,MX</t>
   </si>
   <si>
     <t>Expiación, deseo y pecado</t>
   </si>
   <si>
     <t>BE,FR</t>
   </si>
   <si>
     <t>Reviens-moi</t>
   </si>
   <si>
     <t>BG</t>
   </si>
   <si>
     <t>Изкупление</t>
   </si>
   <si>
     <t>BR</t>
   </si>
   <si>
     <t>Desejo e Reparação</t>
@@ -331,53 +337,50 @@
   <si>
     <t>Pokání</t>
   </si>
   <si>
     <t>Abbitte</t>
   </si>
   <si>
     <t>Soning</t>
   </si>
   <si>
     <t>Lepitus</t>
   </si>
   <si>
     <t>Expiación. Más allá de la pasión</t>
   </si>
   <si>
     <t>Sovitus</t>
   </si>
   <si>
     <t>GE</t>
   </si>
   <si>
     <t>Monanieba</t>
   </si>
   <si>
-    <t>GR</t>
-[...1 lines deleted...]
-  <si>
     <t>Exileosi</t>
   </si>
   <si>
     <t>Okajanje</t>
   </si>
   <si>
     <t>Vágy és vezeklés</t>
   </si>
   <si>
     <t>Espiazione</t>
   </si>
   <si>
     <t>JP</t>
   </si>
   <si>
     <t>Tsugunai</t>
   </si>
   <si>
     <t>LT</t>
   </si>
   <si>
     <t>Atpirkimas</t>
   </si>
   <si>
     <t>LV</t>
@@ -407,53 +410,50 @@
     <t>Pokánie</t>
   </si>
   <si>
     <t>Kefaret</t>
   </si>
   <si>
     <t>RU</t>
   </si>
   <si>
     <t>Искупление</t>
   </si>
   <si>
     <t>UA</t>
   </si>
   <si>
     <t>Спокута</t>
   </si>
   <si>
     <t>つぐない</t>
   </si>
   <si>
     <t>KR</t>
   </si>
   <si>
     <t>어톤먼트</t>
-  </si>
-[...1 lines deleted...]
-    <t>Εξιλέωση</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="### ### ##0"/>
   </numFmts>
   <fonts count="3">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
@@ -1993,307 +1993,307 @@
       </c>
     </row>
     <row r="3" spans="1:2">
       <c r="A3" t="s">
         <v>81</v>
       </c>
       <c r="B3" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="4" spans="1:2">
       <c r="B4" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="5" spans="1:2">
       <c r="A5" t="s">
         <v>84</v>
       </c>
       <c r="B5" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="6" spans="1:2">
       <c r="A6" t="s">
-        <v>66</v>
+        <v>86</v>
       </c>
       <c r="B6" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
     </row>
     <row r="7" spans="1:2">
       <c r="A7" t="s">
-        <v>87</v>
+        <v>66</v>
       </c>
       <c r="B7" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="8" spans="1:2">
       <c r="A8" t="s">
         <v>89</v>
       </c>
       <c r="B8" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="9" spans="1:2">
       <c r="A9" t="s">
         <v>91</v>
       </c>
       <c r="B9" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="10" spans="1:2">
       <c r="A10" t="s">
         <v>93</v>
       </c>
       <c r="B10" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="11" spans="1:2">
       <c r="A11" t="s">
         <v>95</v>
       </c>
       <c r="B11" t="s">
         <v>96</v>
       </c>
     </row>
     <row r="12" spans="1:2">
       <c r="A12" t="s">
-        <v>43</v>
+        <v>97</v>
       </c>
       <c r="B12" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
     </row>
     <row r="13" spans="1:2">
       <c r="A13" t="s">
-        <v>45</v>
+        <v>43</v>
       </c>
       <c r="B13" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
     </row>
     <row r="14" spans="1:2">
       <c r="A14" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="B14" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
     </row>
     <row r="15" spans="1:2">
       <c r="A15" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="B15" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
     </row>
     <row r="16" spans="1:2">
       <c r="A16" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="B16" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
     </row>
     <row r="17" spans="1:2">
       <c r="A17" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="B17" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
     </row>
     <row r="18" spans="1:2">
       <c r="A18" t="s">
-        <v>103</v>
+        <v>51</v>
       </c>
       <c r="B18" t="s">
         <v>104</v>
       </c>
     </row>
     <row r="19" spans="1:2">
       <c r="A19" t="s">
         <v>105</v>
       </c>
       <c r="B19" t="s">
         <v>106</v>
       </c>
     </row>
     <row r="20" spans="1:2">
       <c r="A20" t="s">
-        <v>57</v>
+        <v>86</v>
       </c>
       <c r="B20" t="s">
         <v>107</v>
       </c>
     </row>
     <row r="21" spans="1:2">
       <c r="A21" t="s">
-        <v>59</v>
+        <v>57</v>
       </c>
       <c r="B21" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="22" spans="1:2">
       <c r="A22" t="s">
-        <v>63</v>
+        <v>59</v>
       </c>
       <c r="B22" t="s">
         <v>109</v>
       </c>
     </row>
     <row r="23" spans="1:2">
       <c r="A23" t="s">
+        <v>63</v>
+      </c>
+      <c r="B23" t="s">
         <v>110</v>
-      </c>
-[...1 lines deleted...]
-        <v>111</v>
       </c>
     </row>
     <row r="24" spans="1:2">
       <c r="A24" t="s">
+        <v>111</v>
+      </c>
+      <c r="B24" t="s">
         <v>112</v>
-      </c>
-[...1 lines deleted...]
-        <v>113</v>
       </c>
     </row>
     <row r="25" spans="1:2">
       <c r="A25" t="s">
+        <v>113</v>
+      </c>
+      <c r="B25" t="s">
         <v>114</v>
-      </c>
-[...1 lines deleted...]
-        <v>115</v>
       </c>
     </row>
     <row r="26" spans="1:2">
       <c r="A26" t="s">
-        <v>65</v>
+        <v>115</v>
       </c>
       <c r="B26" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="27" spans="1:2">
       <c r="A27" t="s">
-        <v>67</v>
+        <v>65</v>
       </c>
       <c r="B27" t="s">
         <v>117</v>
       </c>
     </row>
     <row r="28" spans="1:2">
       <c r="A28" t="s">
-        <v>69</v>
+        <v>67</v>
       </c>
       <c r="B28" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="29" spans="1:2">
       <c r="A29" t="s">
-        <v>84</v>
+        <v>69</v>
       </c>
       <c r="B29" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="30" spans="1:2">
       <c r="A30" t="s">
-        <v>71</v>
+        <v>84</v>
       </c>
       <c r="B30" t="s">
         <v>120</v>
       </c>
     </row>
     <row r="31" spans="1:2">
       <c r="A31" t="s">
-        <v>73</v>
+        <v>71</v>
       </c>
       <c r="B31" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="32" spans="1:2">
       <c r="A32" t="s">
-        <v>75</v>
+        <v>73</v>
       </c>
       <c r="B32" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="33" spans="1:2">
       <c r="A33" t="s">
-        <v>77</v>
+        <v>75</v>
       </c>
       <c r="B33" t="s">
         <v>123</v>
       </c>
     </row>
     <row r="34" spans="1:2">
       <c r="A34" t="s">
+        <v>77</v>
+      </c>
+      <c r="B34" t="s">
         <v>124</v>
-      </c>
-[...1 lines deleted...]
-        <v>125</v>
       </c>
     </row>
     <row r="35" spans="1:2">
       <c r="A35" t="s">
+        <v>125</v>
+      </c>
+      <c r="B35" t="s">
         <v>126</v>
-      </c>
-[...1 lines deleted...]
-        <v>127</v>
       </c>
     </row>
     <row r="36" spans="1:2">
       <c r="A36" t="s">
-        <v>110</v>
+        <v>127</v>
       </c>
       <c r="B36" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="37" spans="1:2">
       <c r="A37" t="s">
+        <v>111</v>
+      </c>
+      <c r="B37" t="s">
         <v>129</v>
-      </c>
-[...1 lines deleted...]
-        <v>130</v>
       </c>
     </row>
     <row r="38" spans="1:2">
       <c r="A38" t="s">
-        <v>105</v>
+        <v>130</v>
       </c>
       <c r="B38" t="s">
         <v>131</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>