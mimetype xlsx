--- v4 (2026-06-06)
+++ v5 (2026-07-23)
@@ -256,50 +256,53 @@
   <si>
     <t>United International Pictures/Universal</t>
   </si>
   <si>
     <t>SI</t>
   </si>
   <si>
     <t>Karantanija Cinemas</t>
   </si>
   <si>
     <t>SK</t>
   </si>
   <si>
     <t>Tatra Film</t>
   </si>
   <si>
     <t>TR</t>
   </si>
   <si>
     <t>Total EU28</t>
   </si>
   <si>
     <t>Total OBS</t>
   </si>
   <si>
+    <t>Remuscare</t>
+  </si>
+  <si>
     <t>AU,CA,GB,HK,NL,SG,US</t>
   </si>
   <si>
     <t>VN</t>
   </si>
   <si>
     <t>Chuoc Toi</t>
   </si>
   <si>
     <t>Expiacion. Mas alla de La Pasion</t>
   </si>
   <si>
     <t>RS</t>
   </si>
   <si>
     <t>Pokajanje</t>
   </si>
   <si>
     <t>GR</t>
   </si>
   <si>
     <t>Εξιλέωση</t>
   </si>
   <si>
     <t>Pokuta</t>
@@ -371,53 +374,50 @@
     <t>Espiazione</t>
   </si>
   <si>
     <t>JP</t>
   </si>
   <si>
     <t>Tsugunai</t>
   </si>
   <si>
     <t>LT</t>
   </si>
   <si>
     <t>Atpirkimas</t>
   </si>
   <si>
     <t>LV</t>
   </si>
   <si>
     <t>Piedošana</t>
   </si>
   <si>
     <t>Om forlatelse</t>
   </si>
   <si>
     <t>Expiação</t>
-  </si>
-[...1 lines deleted...]
-    <t>Remuscare</t>
   </si>
   <si>
     <t>Покајање</t>
   </si>
   <si>
     <t>Försoning</t>
   </si>
   <si>
     <t>Pokora</t>
   </si>
   <si>
     <t>Pokánie</t>
   </si>
   <si>
     <t>Kefaret</t>
   </si>
   <si>
     <t>RU</t>
   </si>
   <si>
     <t>Искупление</t>
   </si>
   <si>
     <t>UA</t>
   </si>
@@ -1964,272 +1964,272 @@
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B38"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="21.140625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="28.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" t="s">
+        <v>69</v>
+      </c>
+      <c r="B2" t="s">
         <v>80</v>
-      </c>
-[...1 lines deleted...]
-        <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:2">
       <c r="A3" t="s">
         <v>81</v>
       </c>
       <c r="B3" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="4" spans="1:2">
+      <c r="A4" t="s">
         <v>82</v>
       </c>
-    </row>
-    <row r="4" spans="1:2">
       <c r="B4" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="5" spans="1:2">
-      <c r="A5" t="s">
+      <c r="B5" t="s">
         <v>84</v>
-      </c>
-[...1 lines deleted...]
-        <v>85</v>
       </c>
     </row>
     <row r="6" spans="1:2">
       <c r="A6" t="s">
+        <v>85</v>
+      </c>
+      <c r="B6" t="s">
         <v>86</v>
-      </c>
-[...1 lines deleted...]
-        <v>87</v>
       </c>
     </row>
     <row r="7" spans="1:2">
       <c r="A7" t="s">
-        <v>66</v>
+        <v>87</v>
       </c>
       <c r="B7" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="8" spans="1:2">
       <c r="A8" t="s">
+        <v>66</v>
+      </c>
+      <c r="B8" t="s">
         <v>89</v>
-      </c>
-[...1 lines deleted...]
-        <v>90</v>
       </c>
     </row>
     <row r="9" spans="1:2">
       <c r="A9" t="s">
+        <v>90</v>
+      </c>
+      <c r="B9" t="s">
         <v>91</v>
-      </c>
-[...1 lines deleted...]
-        <v>92</v>
       </c>
     </row>
     <row r="10" spans="1:2">
       <c r="A10" t="s">
+        <v>92</v>
+      </c>
+      <c r="B10" t="s">
         <v>93</v>
-      </c>
-[...1 lines deleted...]
-        <v>94</v>
       </c>
     </row>
     <row r="11" spans="1:2">
       <c r="A11" t="s">
+        <v>94</v>
+      </c>
+      <c r="B11" t="s">
         <v>95</v>
-      </c>
-[...1 lines deleted...]
-        <v>96</v>
       </c>
     </row>
     <row r="12" spans="1:2">
       <c r="A12" t="s">
+        <v>96</v>
+      </c>
+      <c r="B12" t="s">
         <v>97</v>
-      </c>
-[...1 lines deleted...]
-        <v>98</v>
       </c>
     </row>
     <row r="13" spans="1:2">
       <c r="A13" t="s">
-        <v>43</v>
+        <v>98</v>
       </c>
       <c r="B13" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="14" spans="1:2">
       <c r="A14" t="s">
-        <v>45</v>
+        <v>43</v>
       </c>
       <c r="B14" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="15" spans="1:2">
       <c r="A15" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="B15" t="s">
         <v>101</v>
       </c>
     </row>
     <row r="16" spans="1:2">
       <c r="A16" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="B16" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="17" spans="1:2">
       <c r="A17" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="B17" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="18" spans="1:2">
       <c r="A18" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="B18" t="s">
         <v>104</v>
       </c>
     </row>
     <row r="19" spans="1:2">
       <c r="A19" t="s">
+        <v>51</v>
+      </c>
+      <c r="B19" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>106</v>
       </c>
     </row>
     <row r="20" spans="1:2">
       <c r="A20" t="s">
-        <v>86</v>
+        <v>106</v>
       </c>
       <c r="B20" t="s">
         <v>107</v>
       </c>
     </row>
     <row r="21" spans="1:2">
       <c r="A21" t="s">
-        <v>57</v>
+        <v>87</v>
       </c>
       <c r="B21" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="22" spans="1:2">
       <c r="A22" t="s">
-        <v>59</v>
+        <v>57</v>
       </c>
       <c r="B22" t="s">
         <v>109</v>
       </c>
     </row>
     <row r="23" spans="1:2">
       <c r="A23" t="s">
-        <v>63</v>
+        <v>59</v>
       </c>
       <c r="B23" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="24" spans="1:2">
       <c r="A24" t="s">
+        <v>63</v>
+      </c>
+      <c r="B24" t="s">
         <v>111</v>
-      </c>
-[...1 lines deleted...]
-        <v>112</v>
       </c>
     </row>
     <row r="25" spans="1:2">
       <c r="A25" t="s">
+        <v>112</v>
+      </c>
+      <c r="B25" t="s">
         <v>113</v>
-      </c>
-[...1 lines deleted...]
-        <v>114</v>
       </c>
     </row>
     <row r="26" spans="1:2">
       <c r="A26" t="s">
+        <v>114</v>
+      </c>
+      <c r="B26" t="s">
         <v>115</v>
-      </c>
-[...1 lines deleted...]
-        <v>116</v>
       </c>
     </row>
     <row r="27" spans="1:2">
       <c r="A27" t="s">
-        <v>65</v>
+        <v>116</v>
       </c>
       <c r="B27" t="s">
         <v>117</v>
       </c>
     </row>
     <row r="28" spans="1:2">
       <c r="A28" t="s">
-        <v>67</v>
+        <v>65</v>
       </c>
       <c r="B28" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="29" spans="1:2">
       <c r="A29" t="s">
-        <v>69</v>
+        <v>67</v>
       </c>
       <c r="B29" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="30" spans="1:2">
       <c r="A30" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="B30" t="s">
         <v>120</v>
       </c>
     </row>
     <row r="31" spans="1:2">
       <c r="A31" t="s">
         <v>71</v>
       </c>
       <c r="B31" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="32" spans="1:2">
       <c r="A32" t="s">
         <v>73</v>
       </c>
       <c r="B32" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="33" spans="1:2">
       <c r="A33" t="s">
         <v>75</v>
       </c>
@@ -2241,51 +2241,51 @@
       <c r="A34" t="s">
         <v>77</v>
       </c>
       <c r="B34" t="s">
         <v>124</v>
       </c>
     </row>
     <row r="35" spans="1:2">
       <c r="A35" t="s">
         <v>125</v>
       </c>
       <c r="B35" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="36" spans="1:2">
       <c r="A36" t="s">
         <v>127</v>
       </c>
       <c r="B36" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="37" spans="1:2">
       <c r="A37" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B37" t="s">
         <v>129</v>
       </c>
     </row>
     <row r="38" spans="1:2">
       <c r="A38" t="s">
         <v>130</v>
       </c>
       <c r="B38" t="s">
         <v>131</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">