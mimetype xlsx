--- v1 (2025-12-25)
+++ v2 (2026-04-19)
@@ -40,51 +40,51 @@
   <si>
     <t>Original title</t>
   </si>
   <si>
     <t>Die Fälscher</t>
   </si>
   <si>
     <t>Director(s)</t>
   </si>
   <si>
     <t>Stefan Ruzowitzky</t>
   </si>
   <si>
     <t>Production year</t>
   </si>
   <si>
     <t>Producing or Co-producing countries</t>
   </si>
   <si>
     <t>AT, DE</t>
   </si>
   <si>
     <t>IMDb link</t>
   </si>
   <si>
-    <t>https://www.imdb.com/title/tt0813547/</t>
+    <t>https://www.imdb.com/title/tt0813547</t>
   </si>
   <si>
     <t>ISAN link</t>
   </si>
   <si>
     <t>https://web.isan.org/public/en/isan/0000-0001-BDEB-0000-A-0000-0000-7</t>
   </si>
   <si>
     <t>EIDR link</t>
   </si>
   <si>
     <t>https://ui.eidr.org/view/content?id=10.5240/CA15-252E-A9BB-6A28-4FE8-C</t>
   </si>
   <si>
     <t>CNC (FR) link</t>
   </si>
   <si>
     <t>https://www.cnc.fr/professionnels/visas-et-classification/119511</t>
   </si>
   <si>
     <t>Wikidata link</t>
   </si>
   <si>
     <t>https://www.wikidata.org/wiki/Q167411</t>
   </si>
@@ -749,51 +749,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imdb.com/title/tt0813547/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.isan.org/public/en/isan/0000-0001-BDEB-0000-A-0000-0000-7" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ui.eidr.org/view/content?id=10.5240/CA15-252E-A9BB-6A28-4FE8-C" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnc.fr/professionnels/visas-et-classification/119511" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q167411" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.justwatch.com/at/Film/Die-Faelscher" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imdb.com/title/tt0813547" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.isan.org/public/en/isan/0000-0001-BDEB-0000-A-0000-0000-7" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ui.eidr.org/view/content?id=10.5240/CA15-252E-A9BB-6A28-4FE8-C" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnc.fr/professionnels/visas-et-classification/119511" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q167411" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.justwatch.com/at/Film/Die-Faelscher" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B10"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="33.140625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="67.140625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" s="1" t="s">
         <v>2</v>
@@ -1202,55 +1202,55 @@
       <c r="H8" s="3">
         <v>129</v>
       </c>
       <c r="I8" s="3"/>
       <c r="J8" s="3"/>
       <c r="K8" s="3"/>
       <c r="L8" s="3"/>
       <c r="M8" s="3"/>
       <c r="N8" s="3"/>
       <c r="O8" s="3"/>
       <c r="P8" s="3"/>
       <c r="Q8" s="3"/>
       <c r="R8" s="3"/>
     </row>
     <row r="9" spans="1:18">
       <c r="A9" t="s">
         <v>50</v>
       </c>
       <c r="B9" t="s">
         <v>51</v>
       </c>
       <c r="C9">
         <v>39484</v>
       </c>
       <c r="D9" s="3">
-        <v>46986</v>
+        <v>48245</v>
       </c>
       <c r="E9" s="3"/>
       <c r="F9" s="3">
-        <v>45832</v>
+        <v>47091</v>
       </c>
       <c r="G9" s="3"/>
       <c r="H9" s="3"/>
       <c r="I9" s="3"/>
       <c r="J9" s="3"/>
       <c r="K9" s="3"/>
       <c r="L9" s="3">
         <v>579</v>
       </c>
       <c r="M9" s="3"/>
       <c r="N9" s="3"/>
       <c r="O9" s="3">
         <v>575</v>
       </c>
       <c r="P9" s="3"/>
       <c r="Q9" s="3"/>
       <c r="R9" s="3"/>
     </row>
     <row r="10" spans="1:18">
       <c r="A10" t="s">
         <v>52</v>
       </c>
       <c r="B10" t="s">
         <v>53</v>
       </c>
@@ -1746,107 +1746,107 @@
       </c>
       <c r="E25" s="3"/>
       <c r="F25" s="3">
         <v>23766</v>
       </c>
       <c r="G25" s="3">
         <v>91</v>
       </c>
       <c r="H25" s="3"/>
       <c r="I25" s="3"/>
       <c r="J25" s="3"/>
       <c r="K25" s="3"/>
       <c r="L25" s="3"/>
       <c r="M25" s="3"/>
       <c r="N25" s="3"/>
       <c r="O25" s="3"/>
       <c r="P25" s="3"/>
       <c r="Q25" s="3"/>
       <c r="R25" s="3"/>
     </row>
     <row r="26" spans="1:18">
       <c r="A26" t="s">
         <v>79</v>
       </c>
       <c r="D26" s="3">
-        <v>1119825</v>
+        <v>1121084</v>
       </c>
       <c r="E26" s="3">
         <v>295918</v>
       </c>
       <c r="F26" s="3">
-        <v>811182</v>
+        <v>812441</v>
       </c>
       <c r="G26" s="3">
         <v>6278</v>
       </c>
       <c r="H26" s="3">
         <v>2323</v>
       </c>
       <c r="I26" s="3">
         <v>1222</v>
       </c>
       <c r="J26" s="3">
         <v>244</v>
       </c>
       <c r="K26" s="3">
         <v>19</v>
       </c>
       <c r="L26" s="3">
         <v>1154</v>
       </c>
       <c r="M26" s="3">
         <v>108</v>
       </c>
       <c r="N26" s="3">
         <v>210</v>
       </c>
       <c r="O26" s="3">
         <v>631</v>
       </c>
       <c r="P26" s="3">
         <v>412</v>
       </c>
       <c r="Q26" s="3">
         <v>123</v>
       </c>
       <c r="R26" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:18">
       <c r="A27" t="s">
         <v>80</v>
       </c>
       <c r="D27" s="3">
-        <v>1153833</v>
+        <v>1155092</v>
       </c>
       <c r="E27" s="3">
         <v>304370</v>
       </c>
       <c r="F27" s="3">
-        <v>835749</v>
+        <v>837008</v>
       </c>
       <c r="G27" s="3">
         <v>6369</v>
       </c>
       <c r="H27" s="3">
         <v>2323</v>
       </c>
       <c r="I27" s="3">
         <v>1222</v>
       </c>
       <c r="J27" s="3">
         <v>244</v>
       </c>
       <c r="K27" s="3">
         <v>917</v>
       </c>
       <c r="L27" s="3">
         <v>1154</v>
       </c>
       <c r="M27" s="3">
         <v>108</v>
       </c>
       <c r="N27" s="3">
         <v>210</v>
       </c>