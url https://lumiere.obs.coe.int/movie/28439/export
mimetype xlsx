--- v0 (2025-12-12)
+++ v1 (2026-05-12)
@@ -40,51 +40,51 @@
   <si>
     <t>Original title</t>
   </si>
   <si>
     <t>Mein Führer - Die wirklich wahrste Wahrheit über Adolf Hitler</t>
   </si>
   <si>
     <t>Director(s)</t>
   </si>
   <si>
     <t>Dani Levy</t>
   </si>
   <si>
     <t>Production year</t>
   </si>
   <si>
     <t>Producing or Co-producing countries</t>
   </si>
   <si>
     <t>DE</t>
   </si>
   <si>
     <t>IMDb link</t>
   </si>
   <si>
-    <t>https://www.imdb.com/title/tt0780568/</t>
+    <t>https://www.imdb.com/title/tt0780568</t>
   </si>
   <si>
     <t>ISAN link</t>
   </si>
   <si>
     <t>https://web.isan.org/public/en/isan/0000-0001-DE61-0000-C-0000-0000-1</t>
   </si>
   <si>
     <t>EIDR link</t>
   </si>
   <si>
     <t>https://ui.eidr.org/view/content?id=10.5240/6ADF-625C-DEC4-EE83-1C18-T</t>
   </si>
   <si>
     <t>Wikidata link</t>
   </si>
   <si>
     <t>https://www.wikidata.org/wiki/Q93539</t>
   </si>
   <si>
     <t>JustWatch link</t>
   </si>
   <si>
     <t>https://www.justwatch.com/de/Film/Mein-Fuehrer-Die-wirklich-wahrste-Wahrheit-ueber-Adolf-Hitler</t>
   </si>
@@ -214,105 +214,105 @@
   <si>
     <t>BR</t>
   </si>
   <si>
     <t>Minha Quase Verdadeira História</t>
   </si>
   <si>
     <t>CA,NO,US</t>
   </si>
   <si>
     <t>My Führer</t>
   </si>
   <si>
     <t>Muj vudce - Skutecne skutecná skutecnost o Adolfu Hitlerovi</t>
   </si>
   <si>
     <t>DK</t>
   </si>
   <si>
     <t>Mein Führer - den ægte, sandeste sandhed om Hitler</t>
   </si>
   <si>
     <t>Mein Führer</t>
   </si>
   <si>
+    <t>HU</t>
+  </si>
+  <si>
+    <t>A véresen valódi valóság Adolf Hitlerről</t>
+  </si>
+  <si>
+    <t>Mein Führer - La veramente vera verità su Adolf Hitler</t>
+  </si>
+  <si>
+    <t>JP</t>
+  </si>
+  <si>
+    <t>The Truly Truest Truth About Adolf Hitler</t>
+  </si>
+  <si>
+    <t>Waga oshiego Hitorâ</t>
+  </si>
+  <si>
+    <t>わが教え子、ヒトラー</t>
+  </si>
+  <si>
+    <t>Mein Führer - Den absolutt sanneste sannheten om Adolf Hitler</t>
+  </si>
+  <si>
+    <t>Adolf H. - Ja wam pokażę!</t>
+  </si>
+  <si>
+    <t>RO</t>
+  </si>
+  <si>
+    <t>Adevarul despre Adolf Hitler</t>
+  </si>
+  <si>
+    <t>Adolf Hitler</t>
+  </si>
+  <si>
+    <t>Conducatorul meu: Adevarul gol-golut despre Adolf Hitler</t>
+  </si>
+  <si>
+    <t>SE</t>
+  </si>
+  <si>
+    <t>My Fuehrer</t>
+  </si>
+  <si>
+    <t>Mein Führer: The Truly Truest Truth About Adolf Hitler</t>
+  </si>
+  <si>
+    <t>RU</t>
+  </si>
+  <si>
+    <t>Мой Фюрер, или Самая правдивая правда об Адольфе Гитлере</t>
+  </si>
+  <si>
     <t>Mon Führer - La vraie véritable histoire d'Adolphe Hitler</t>
-  </si>
-[...52 lines deleted...]
-    <t>Мой Фюрер, или Самая правдивая правда об Адольфе Гитлере</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="### ### ##0"/>
   </numFmts>
   <fonts count="3">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
@@ -629,51 +629,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imdb.com/title/tt0780568/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.isan.org/public/en/isan/0000-0001-DE61-0000-C-0000-0000-1" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ui.eidr.org/view/content?id=10.5240/6ADF-625C-DEC4-EE83-1C18-T" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q93539" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.justwatch.com/de/Film/Mein-Fuehrer-Die-wirklich-wahrste-Wahrheit-ueber-Adolf-Hitler" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imdb.com/title/tt0780568" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.isan.org/public/en/isan/0000-0001-DE61-0000-C-0000-0000-1" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ui.eidr.org/view/content?id=10.5240/6ADF-625C-DEC4-EE83-1C18-T" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q93539" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.justwatch.com/de/Film/Mein-Fuehrer-Die-wirklich-wahrste-Wahrheit-ueber-Adolf-Hitler" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B9"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="33.140625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="92.5703125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" s="1" t="s">
         <v>2</v>
@@ -920,55 +920,55 @@
       <c r="E6" s="3"/>
       <c r="F6" s="3"/>
       <c r="G6" s="3">
         <v>12088</v>
       </c>
       <c r="H6" s="3">
         <v>1251</v>
       </c>
       <c r="I6" s="3">
         <v>15</v>
       </c>
       <c r="J6" s="3"/>
       <c r="K6" s="3"/>
     </row>
     <row r="7" spans="1:11">
       <c r="A7" t="s">
         <v>37</v>
       </c>
       <c r="B7" t="s">
         <v>38</v>
       </c>
       <c r="C7">
         <v>39448</v>
       </c>
       <c r="D7" s="3">
-        <v>10565</v>
+        <v>9010</v>
       </c>
       <c r="E7" s="3"/>
       <c r="F7" s="3">
-        <v>10524</v>
+        <v>8969</v>
       </c>
       <c r="G7" s="3"/>
       <c r="H7" s="3">
         <v>41</v>
       </c>
       <c r="I7" s="3"/>
       <c r="J7" s="3"/>
       <c r="K7" s="3"/>
     </row>
     <row r="8" spans="1:11">
       <c r="A8" t="s">
         <v>39</v>
       </c>
       <c r="B8" t="s">
         <v>40</v>
       </c>
       <c r="D8" s="3">
         <v>3132</v>
       </c>
       <c r="E8" s="3">
         <v>3132</v>
       </c>
       <c r="F8" s="3"/>
       <c r="G8" s="3"/>
       <c r="H8" s="3"/>
@@ -1086,86 +1086,86 @@
         <v>49</v>
       </c>
       <c r="C13">
         <v>39401</v>
       </c>
       <c r="D13" s="3">
         <v>1861</v>
       </c>
       <c r="E13" s="3">
         <v>1658</v>
       </c>
       <c r="F13" s="3">
         <v>203</v>
       </c>
       <c r="G13" s="3"/>
       <c r="H13" s="3"/>
       <c r="I13" s="3"/>
       <c r="J13" s="3"/>
       <c r="K13" s="3"/>
     </row>
     <row r="14" spans="1:11">
       <c r="A14" t="s">
         <v>50</v>
       </c>
       <c r="D14" s="3">
-        <v>911012</v>
+        <v>909457</v>
       </c>
       <c r="E14" s="3">
         <v>884240</v>
       </c>
       <c r="F14" s="3">
-        <v>12870</v>
+        <v>11315</v>
       </c>
       <c r="G14" s="3">
         <v>12456</v>
       </c>
       <c r="H14" s="3">
         <v>1359</v>
       </c>
       <c r="I14" s="3">
         <v>15</v>
       </c>
       <c r="J14" s="3">
         <v>41</v>
       </c>
       <c r="K14" s="3">
         <v>31</v>
       </c>
     </row>
     <row r="15" spans="1:11">
       <c r="A15" t="s">
         <v>51</v>
       </c>
       <c r="D15" s="3">
-        <v>923160</v>
+        <v>921605</v>
       </c>
       <c r="E15" s="3">
         <v>896382</v>
       </c>
       <c r="F15" s="3">
-        <v>12873</v>
+        <v>11318</v>
       </c>
       <c r="G15" s="3">
         <v>12459</v>
       </c>
       <c r="H15" s="3">
         <v>1359</v>
       </c>
       <c r="I15" s="3">
         <v>15</v>
       </c>
       <c r="J15" s="3">
         <v>41</v>
       </c>
       <c r="K15" s="3">
         <v>31</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B26"/>
@@ -1245,152 +1245,152 @@
       <c r="A10" t="s">
         <v>32</v>
       </c>
       <c r="B10" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="11" spans="1:2">
       <c r="A11" t="s">
         <v>63</v>
       </c>
       <c r="B11" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="12" spans="1:2">
       <c r="A12" t="s">
         <v>35</v>
       </c>
       <c r="B12" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="13" spans="1:2">
       <c r="A13" t="s">
-        <v>37</v>
+        <v>66</v>
       </c>
       <c r="B13" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
     </row>
     <row r="14" spans="1:2">
       <c r="A14" t="s">
-        <v>67</v>
+        <v>41</v>
       </c>
       <c r="B14" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="15" spans="1:2">
       <c r="A15" t="s">
-        <v>41</v>
+        <v>69</v>
       </c>
       <c r="B15" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
     </row>
     <row r="16" spans="1:2">
       <c r="A16" t="s">
-        <v>70</v>
+        <v>69</v>
       </c>
       <c r="B16" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="17" spans="1:2">
       <c r="A17" t="s">
-        <v>70</v>
+        <v>69</v>
       </c>
       <c r="B17" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="18" spans="1:2">
       <c r="A18" t="s">
-        <v>70</v>
+        <v>43</v>
       </c>
       <c r="B18" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="19" spans="1:2">
       <c r="A19" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="B19" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="20" spans="1:2">
       <c r="A20" t="s">
-        <v>45</v>
+        <v>75</v>
       </c>
       <c r="B20" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="21" spans="1:2">
       <c r="A21" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="B21" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="22" spans="1:2">
       <c r="A22" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="B22" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="23" spans="1:2">
       <c r="A23" t="s">
-        <v>76</v>
+        <v>79</v>
       </c>
       <c r="B23" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
     </row>
     <row r="24" spans="1:2">
-      <c r="A24" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="B24" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="25" spans="1:2">
+      <c r="A25" t="s">
+        <v>82</v>
+      </c>
       <c r="B25" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:2">
       <c r="A26" t="s">
-        <v>83</v>
+        <v>37</v>
       </c>
       <c r="B26" t="s">
         <v>84</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>