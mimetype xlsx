--- v0 (2025-12-03)
+++ v1 (2026-05-01)
@@ -40,51 +40,51 @@
   <si>
     <t>Original title</t>
   </si>
   <si>
     <t>Vier Minuten</t>
   </si>
   <si>
     <t>Director(s)</t>
   </si>
   <si>
     <t>Chris Kraus</t>
   </si>
   <si>
     <t>Production year</t>
   </si>
   <si>
     <t>Producing or Co-producing countries</t>
   </si>
   <si>
     <t>DE</t>
   </si>
   <si>
     <t>IMDb link</t>
   </si>
   <si>
-    <t>https://www.imdb.com/title/tt0461694/</t>
+    <t>https://www.imdb.com/title/tt0461694</t>
   </si>
   <si>
     <t>ISAN link</t>
   </si>
   <si>
     <t>https://web.isan.org/public/en/isan/0000-0001-DDE2-0000-D-0000-0000-Z</t>
   </si>
   <si>
     <t>EIDR link</t>
   </si>
   <si>
     <t>https://ui.eidr.org/view/content?id=10.5240/29ED-721F-3553-857E-4561-Z</t>
   </si>
   <si>
     <t>CNC (FR) link</t>
   </si>
   <si>
     <t>https://www.cnc.fr/professionnels/visas-et-classification/118042</t>
   </si>
   <si>
     <t>Wikidata link</t>
   </si>
   <si>
     <t>https://www.wikidata.org/wiki/Q707220</t>
   </si>
@@ -662,51 +662,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imdb.com/title/tt0461694/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.isan.org/public/en/isan/0000-0001-DDE2-0000-D-0000-0000-Z" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ui.eidr.org/view/content?id=10.5240/29ED-721F-3553-857E-4561-Z" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnc.fr/professionnels/visas-et-classification/118042" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q707220" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.justwatch.com/de/Film/Vier-Minuten" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imdb.com/title/tt0461694" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.isan.org/public/en/isan/0000-0001-DDE2-0000-D-0000-0000-Z" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ui.eidr.org/view/content?id=10.5240/29ED-721F-3553-857E-4561-Z" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnc.fr/professionnels/visas-et-classification/118042" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q707220" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.justwatch.com/de/Film/Vier-Minuten" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B10"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="33.140625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="66" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" s="1" t="s">
         <v>2</v>
@@ -1055,55 +1055,55 @@
       </c>
       <c r="G7" s="3">
         <v>55</v>
       </c>
       <c r="H7" s="3"/>
       <c r="I7" s="3"/>
       <c r="J7" s="3"/>
       <c r="K7" s="3"/>
       <c r="L7" s="3"/>
       <c r="M7" s="3"/>
       <c r="N7" s="3"/>
       <c r="O7" s="3"/>
       <c r="P7" s="3"/>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
         <v>46</v>
       </c>
       <c r="B8" t="s">
         <v>47</v>
       </c>
       <c r="C8">
         <v>39463</v>
       </c>
       <c r="D8" s="3">
-        <v>161457</v>
+        <v>160387</v>
       </c>
       <c r="E8" s="3"/>
       <c r="F8" s="3">
-        <v>161221</v>
+        <v>160151</v>
       </c>
       <c r="G8" s="3"/>
       <c r="H8" s="3"/>
       <c r="I8" s="3"/>
       <c r="J8" s="3"/>
       <c r="K8" s="3">
         <v>236</v>
       </c>
       <c r="L8" s="3"/>
       <c r="M8" s="3"/>
       <c r="N8" s="3"/>
       <c r="O8" s="3"/>
       <c r="P8" s="3"/>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
         <v>48</v>
       </c>
       <c r="B9" t="s">
         <v>49</v>
       </c>
       <c r="C9">
         <v>39514</v>
       </c>
       <c r="D9" s="3">
@@ -1285,101 +1285,101 @@
       <c r="D15" s="3">
         <v>642</v>
       </c>
       <c r="E15" s="3"/>
       <c r="F15" s="3">
         <v>618</v>
       </c>
       <c r="G15" s="3"/>
       <c r="H15" s="3"/>
       <c r="I15" s="3"/>
       <c r="J15" s="3">
         <v>24</v>
       </c>
       <c r="K15" s="3"/>
       <c r="L15" s="3"/>
       <c r="M15" s="3"/>
       <c r="N15" s="3"/>
       <c r="O15" s="3"/>
       <c r="P15" s="3"/>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
         <v>59</v>
       </c>
       <c r="D16" s="3">
-        <v>983833</v>
+        <v>982763</v>
       </c>
       <c r="E16" s="3">
         <v>788006</v>
       </c>
       <c r="F16" s="3">
-        <v>194195</v>
+        <v>193125</v>
       </c>
       <c r="G16" s="3">
         <v>492</v>
       </c>
       <c r="H16" s="3">
         <v>145</v>
       </c>
       <c r="I16" s="3">
         <v>106</v>
       </c>
       <c r="J16" s="3">
         <v>112</v>
       </c>
       <c r="K16" s="3">
         <v>359</v>
       </c>
       <c r="L16" s="3">
         <v>304</v>
       </c>
       <c r="M16" s="3">
         <v>104</v>
       </c>
       <c r="N16" s="3">
         <v>10</v>
       </c>
       <c r="O16" s="3">
         <v>0</v>
       </c>
       <c r="P16" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
         <v>60</v>
       </c>
       <c r="D17" s="3">
-        <v>1015051</v>
+        <v>1013981</v>
       </c>
       <c r="E17" s="3">
         <v>818696</v>
       </c>
       <c r="F17" s="3">
-        <v>194411</v>
+        <v>193341</v>
       </c>
       <c r="G17" s="3">
         <v>607</v>
       </c>
       <c r="H17" s="3">
         <v>175</v>
       </c>
       <c r="I17" s="3">
         <v>106</v>
       </c>
       <c r="J17" s="3">
         <v>243</v>
       </c>
       <c r="K17" s="3">
         <v>359</v>
       </c>
       <c r="L17" s="3">
         <v>304</v>
       </c>
       <c r="M17" s="3">
         <v>104</v>
       </c>
       <c r="N17" s="3">
         <v>10</v>
       </c>