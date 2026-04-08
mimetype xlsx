--- v0 (2025-12-04)
+++ v1 (2026-04-08)
@@ -40,51 +40,51 @@
   <si>
     <t>Original title</t>
   </si>
   <si>
     <t>Hallam Foe</t>
   </si>
   <si>
     <t>Director(s)</t>
   </si>
   <si>
     <t>David Mackenzie</t>
   </si>
   <si>
     <t>Production year</t>
   </si>
   <si>
     <t>Producing or Co-producing countries</t>
   </si>
   <si>
     <t>GB</t>
   </si>
   <si>
     <t>IMDb link</t>
   </si>
   <si>
-    <t>https://www.imdb.com/title/tt0466816/</t>
+    <t>https://www.imdb.com/title/tt0466816</t>
   </si>
   <si>
     <t>ISAN link</t>
   </si>
   <si>
     <t>https://web.isan.org/public/en/isan/0000-0001-E5C3-0000-X-0000-0000-C</t>
   </si>
   <si>
     <t>EIDR link</t>
   </si>
   <si>
     <t>https://ui.eidr.org/view/content?id=10.5240/602B-3D13-0D11-144F-D65C-L</t>
   </si>
   <si>
     <t>Wikidata link</t>
   </si>
   <si>
     <t>https://www.wikidata.org/wiki/Q1571358</t>
   </si>
   <si>
     <t>JustWatch link</t>
   </si>
   <si>
     <t>https://www.justwatch.com/us/movie/mister-foe</t>
   </si>
@@ -599,51 +599,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imdb.com/title/tt0466816/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.isan.org/public/en/isan/0000-0001-E5C3-0000-X-0000-0000-C" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ui.eidr.org/view/content?id=10.5240/602B-3D13-0D11-144F-D65C-L" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q1571358" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.justwatch.com/us/movie/mister-foe" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imdb.com/title/tt0466816" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.isan.org/public/en/isan/0000-0001-E5C3-0000-X-0000-0000-C" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ui.eidr.org/view/content?id=10.5240/602B-3D13-0D11-144F-D65C-L" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q1571358" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.justwatch.com/us/movie/mister-foe" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B9"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="33.140625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="66.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" s="1" t="s">
         <v>2</v>
@@ -914,55 +914,55 @@
       </c>
       <c r="D7" s="3">
         <v>2687</v>
       </c>
       <c r="E7" s="3"/>
       <c r="F7" s="3">
         <v>2687</v>
       </c>
       <c r="G7" s="3"/>
       <c r="H7" s="3"/>
       <c r="I7" s="3"/>
       <c r="J7" s="3"/>
       <c r="K7" s="3"/>
     </row>
     <row r="8" spans="1:11">
       <c r="A8" t="s">
         <v>38</v>
       </c>
       <c r="B8" t="s">
         <v>39</v>
       </c>
       <c r="C8">
         <v>39638</v>
       </c>
       <c r="D8" s="3">
-        <v>59237</v>
+        <v>58400</v>
       </c>
       <c r="E8" s="3"/>
       <c r="F8" s="3">
-        <v>59237</v>
+        <v>58400</v>
       </c>
       <c r="G8" s="3"/>
       <c r="H8" s="3"/>
       <c r="I8" s="3"/>
       <c r="J8" s="3"/>
       <c r="K8" s="3"/>
     </row>
     <row r="9" spans="1:11">
       <c r="A9" t="s">
         <v>40</v>
       </c>
       <c r="B9" t="s">
         <v>41</v>
       </c>
       <c r="C9">
         <v>39325</v>
       </c>
       <c r="D9" s="3">
         <v>84063</v>
       </c>
       <c r="E9" s="3">
         <v>78144</v>
       </c>
       <c r="F9" s="3">
         <v>5906</v>
@@ -1161,86 +1161,86 @@
         <v>55</v>
       </c>
       <c r="C18">
         <v>39366</v>
       </c>
       <c r="D18" s="3">
         <v>860</v>
       </c>
       <c r="E18" s="3">
         <v>766</v>
       </c>
       <c r="F18" s="3">
         <v>94</v>
       </c>
       <c r="G18" s="3"/>
       <c r="H18" s="3"/>
       <c r="I18" s="3"/>
       <c r="J18" s="3"/>
       <c r="K18" s="3"/>
     </row>
     <row r="19" spans="1:11">
       <c r="A19" t="s">
         <v>56</v>
       </c>
       <c r="D19" s="3">
-        <v>269940</v>
+        <v>269103</v>
       </c>
       <c r="E19" s="3">
         <v>172641</v>
       </c>
       <c r="F19" s="3">
-        <v>97087</v>
+        <v>96250</v>
       </c>
       <c r="G19" s="3">
         <v>95</v>
       </c>
       <c r="H19" s="3">
         <v>104</v>
       </c>
       <c r="I19" s="3">
         <v>0</v>
       </c>
       <c r="J19" s="3">
         <v>13</v>
       </c>
       <c r="K19" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="20" spans="1:11">
       <c r="A20" t="s">
         <v>57</v>
       </c>
       <c r="D20" s="3">
-        <v>281949</v>
+        <v>281112</v>
       </c>
       <c r="E20" s="3">
         <v>180225</v>
       </c>
       <c r="F20" s="3">
-        <v>101325</v>
+        <v>100488</v>
       </c>
       <c r="G20" s="3">
         <v>194</v>
       </c>
       <c r="H20" s="3">
         <v>104</v>
       </c>
       <c r="I20" s="3">
         <v>15</v>
       </c>
       <c r="J20" s="3">
         <v>13</v>
       </c>
       <c r="K20" s="3">
         <v>73</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B13"/>