--- v0 (2025-12-24)
+++ v1 (2026-04-26)
@@ -40,51 +40,51 @@
   <si>
     <t>Original title</t>
   </si>
   <si>
     <t>Garage</t>
   </si>
   <si>
     <t>Director(s)</t>
   </si>
   <si>
     <t>Lenny Abrahamson</t>
   </si>
   <si>
     <t>Production year</t>
   </si>
   <si>
     <t>Producing or Co-producing countries</t>
   </si>
   <si>
     <t>IE</t>
   </si>
   <si>
     <t>IMDb link</t>
   </si>
   <si>
-    <t>https://www.imdb.com/title/tt0878674/</t>
+    <t>https://www.imdb.com/title/tt0878674</t>
   </si>
   <si>
     <t>ISAN link</t>
   </si>
   <si>
     <t>https://web.isan.org/public/en/isan/0000-0006-B416-0000-D-0000-0000-Z</t>
   </si>
   <si>
     <t>EIDR link</t>
   </si>
   <si>
     <t>https://ui.eidr.org/view/content?id=10.5240/83B8-E5B8-54DB-929E-EDFB-M</t>
   </si>
   <si>
     <t>CNC (FR) link</t>
   </si>
   <si>
     <t>https://www.cnc.fr/professionnels/visas-et-classification/119322</t>
   </si>
   <si>
     <t>Wikidata link</t>
   </si>
   <si>
     <t>https://www.wikidata.org/wiki/Q3095267</t>
   </si>
@@ -557,51 +557,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imdb.com/title/tt0878674/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.isan.org/public/en/isan/0000-0006-B416-0000-D-0000-0000-Z" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ui.eidr.org/view/content?id=10.5240/83B8-E5B8-54DB-929E-EDFB-M" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnc.fr/professionnels/visas-et-classification/119322" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q3095267" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.justwatch.com/ie/movie/garage" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imdb.com/title/tt0878674" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.isan.org/public/en/isan/0000-0006-B416-0000-D-0000-0000-Z" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ui.eidr.org/view/content?id=10.5240/83B8-E5B8-54DB-929E-EDFB-M" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnc.fr/professionnels/visas-et-classification/119322" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q3095267" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.justwatch.com/ie/movie/garage" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B10"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="33.140625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="67.5703125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" s="1" t="s">
         <v>2</v>
@@ -788,55 +788,55 @@
       </c>
       <c r="D4" s="3">
         <v>12283</v>
       </c>
       <c r="E4" s="3"/>
       <c r="F4" s="3">
         <v>11822</v>
       </c>
       <c r="G4" s="3">
         <v>461</v>
       </c>
       <c r="H4" s="3"/>
       <c r="I4" s="3"/>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" t="s">
         <v>34</v>
       </c>
       <c r="B5" t="s">
         <v>35</v>
       </c>
       <c r="C5">
         <v>39456</v>
       </c>
       <c r="D5" s="3">
-        <v>47746</v>
+        <v>48499</v>
       </c>
       <c r="E5" s="3"/>
       <c r="F5" s="3">
-        <v>47498</v>
+        <v>48251</v>
       </c>
       <c r="G5" s="3"/>
       <c r="H5" s="3">
         <v>248</v>
       </c>
       <c r="I5" s="3"/>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" t="s">
         <v>36</v>
       </c>
       <c r="B6" t="s">
         <v>37</v>
       </c>
       <c r="C6">
         <v>39514</v>
       </c>
       <c r="D6" s="3">
         <v>57925</v>
       </c>
       <c r="E6" s="3">
         <v>42098</v>
       </c>
       <c r="F6" s="3">
         <v>15217</v>
@@ -938,80 +938,80 @@
       </c>
       <c r="B11" t="s">
         <v>46</v>
       </c>
       <c r="C11">
         <v>39506</v>
       </c>
       <c r="D11" s="3">
         <v>1187</v>
       </c>
       <c r="E11" s="3"/>
       <c r="F11" s="3">
         <v>1166</v>
       </c>
       <c r="G11" s="3">
         <v>21</v>
       </c>
       <c r="H11" s="3"/>
       <c r="I11" s="3"/>
     </row>
     <row r="12" spans="1:9">
       <c r="A12" t="s">
         <v>47</v>
       </c>
       <c r="D12" s="3">
-        <v>146621</v>
+        <v>147374</v>
       </c>
       <c r="E12" s="3">
         <v>42098</v>
       </c>
       <c r="F12" s="3">
-        <v>86768</v>
+        <v>87521</v>
       </c>
       <c r="G12" s="3">
         <v>16764</v>
       </c>
       <c r="H12" s="3">
         <v>991</v>
       </c>
       <c r="I12" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="13" spans="1:9">
       <c r="A13" t="s">
         <v>48</v>
       </c>
       <c r="D13" s="3">
-        <v>146624</v>
+        <v>147377</v>
       </c>
       <c r="E13" s="3">
         <v>42098</v>
       </c>
       <c r="F13" s="3">
-        <v>86768</v>
+        <v>87521</v>
       </c>
       <c r="G13" s="3">
         <v>16764</v>
       </c>
       <c r="H13" s="3">
         <v>991</v>
       </c>
       <c r="I13" s="3">
         <v>3</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B9"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="23" bestFit="1" customWidth="1"/>