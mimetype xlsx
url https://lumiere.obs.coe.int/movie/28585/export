--- v0 (2025-11-19)
+++ v1 (2026-04-15)
@@ -40,51 +40,51 @@
   <si>
     <t>Original title</t>
   </si>
   <si>
     <t>Brick Lane</t>
   </si>
   <si>
     <t>Director(s)</t>
   </si>
   <si>
     <t>Sarah Gavron</t>
   </si>
   <si>
     <t>Production year</t>
   </si>
   <si>
     <t>Producing or Co-producing countries</t>
   </si>
   <si>
     <t>GB</t>
   </si>
   <si>
     <t>IMDb link</t>
   </si>
   <si>
-    <t>https://www.imdb.com/title/tt0940585/</t>
+    <t>https://www.imdb.com/title/tt0940585</t>
   </si>
   <si>
     <t>ISAN link</t>
   </si>
   <si>
     <t>https://web.isan.org/public/en/isan/0000-0001-D1CB-0000-F-0000-0000-T</t>
   </si>
   <si>
     <t>EIDR link</t>
   </si>
   <si>
     <t>https://ui.eidr.org/view/content?id=10.5240/A826-A5DC-2180-A6D6-8589-Z</t>
   </si>
   <si>
     <t>CNC (FR) link</t>
   </si>
   <si>
     <t>https://www.cnc.fr/professionnels/visas-et-classification/119804</t>
   </si>
   <si>
     <t>Wikidata link</t>
   </si>
   <si>
     <t>https://www.wikidata.org/wiki/Q3036353</t>
   </si>
@@ -533,51 +533,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imdb.com/title/tt0940585/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.isan.org/public/en/isan/0000-0001-D1CB-0000-F-0000-0000-T" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ui.eidr.org/view/content?id=10.5240/A826-A5DC-2180-A6D6-8589-Z" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnc.fr/professionnels/visas-et-classification/119804" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q3036353" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.justwatch.com/uk/movie/brick-lane" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imdb.com/title/tt0940585" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.isan.org/public/en/isan/0000-0001-D1CB-0000-F-0000-0000-T" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ui.eidr.org/view/content?id=10.5240/A826-A5DC-2180-A6D6-8589-Z" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnc.fr/professionnels/visas-et-classification/119804" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q3036353" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.justwatch.com/uk/movie/brick-lane" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B10"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="33.140625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="67.28515625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" s="1" t="s">
         <v>2</v>
@@ -725,55 +725,55 @@
       <c r="D2" s="3">
         <v>820</v>
       </c>
       <c r="E2" s="3"/>
       <c r="F2" s="3"/>
       <c r="G2" s="3">
         <v>645</v>
       </c>
       <c r="H2" s="3">
         <v>175</v>
       </c>
       <c r="I2" s="3"/>
       <c r="J2" s="3"/>
     </row>
     <row r="3" spans="1:10">
       <c r="A3" t="s">
         <v>31</v>
       </c>
       <c r="B3" t="s">
         <v>32</v>
       </c>
       <c r="C3">
         <v>39519</v>
       </c>
       <c r="D3" s="3">
-        <v>49092</v>
+        <v>48316</v>
       </c>
       <c r="E3" s="3"/>
       <c r="F3" s="3">
-        <v>48301</v>
+        <v>47525</v>
       </c>
       <c r="G3" s="3"/>
       <c r="H3" s="3">
         <v>436</v>
       </c>
       <c r="I3" s="3"/>
       <c r="J3" s="3">
         <v>355</v>
       </c>
     </row>
     <row r="4" spans="1:10">
       <c r="A4" t="s">
         <v>6</v>
       </c>
       <c r="B4" t="s">
         <v>33</v>
       </c>
       <c r="C4">
         <v>39402</v>
       </c>
       <c r="D4" s="3">
         <v>27</v>
       </c>
       <c r="E4" s="3"/>
       <c r="F4" s="3"/>
@@ -817,83 +817,83 @@
       </c>
       <c r="C6">
         <v>39892</v>
       </c>
       <c r="D6" s="3">
         <v>3261</v>
       </c>
       <c r="E6" s="3"/>
       <c r="F6" s="3">
         <v>244</v>
       </c>
       <c r="G6" s="3">
         <v>2670</v>
       </c>
       <c r="H6" s="3">
         <v>347</v>
       </c>
       <c r="I6" s="3"/>
       <c r="J6" s="3"/>
     </row>
     <row r="7" spans="1:10">
       <c r="A7" t="s">
         <v>38</v>
       </c>
       <c r="D7" s="3">
-        <v>197813</v>
+        <v>197037</v>
       </c>
       <c r="E7" s="3">
         <v>127442</v>
       </c>
       <c r="F7" s="3">
-        <v>65716</v>
+        <v>64940</v>
       </c>
       <c r="G7" s="3">
         <v>3315</v>
       </c>
       <c r="H7" s="3">
         <v>958</v>
       </c>
       <c r="I7" s="3">
         <v>27</v>
       </c>
       <c r="J7" s="3">
         <v>355</v>
       </c>
     </row>
     <row r="8" spans="1:10">
       <c r="A8" t="s">
         <v>39</v>
       </c>
       <c r="D8" s="3">
-        <v>197813</v>
+        <v>197037</v>
       </c>
       <c r="E8" s="3">
         <v>127442</v>
       </c>
       <c r="F8" s="3">
-        <v>65716</v>
+        <v>64940</v>
       </c>
       <c r="G8" s="3">
         <v>3315</v>
       </c>
       <c r="H8" s="3">
         <v>958</v>
       </c>
       <c r="I8" s="3">
         <v>27</v>
       </c>
       <c r="J8" s="3">
         <v>355</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B8"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>