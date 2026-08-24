--- v0 (2026-04-16)
+++ v1 (2026-08-24)
@@ -106,72 +106,72 @@
   <si>
     <t>IE</t>
   </si>
   <si>
     <t>NL</t>
   </si>
   <si>
     <t>Paradiso Entertainment</t>
   </si>
   <si>
     <t>SE</t>
   </si>
   <si>
     <t>Nonstop Entertainment</t>
   </si>
   <si>
     <t>Total EU28</t>
   </si>
   <si>
     <t>Total OBS</t>
   </si>
   <si>
     <t>AU,CA,GB,IE,NL,NZ,SE,SG,US</t>
   </si>
   <si>
+    <t>GR</t>
+  </si>
+  <si>
+    <t>Τυφλή φιλοδοξία</t>
+  </si>
+  <si>
     <t>IS</t>
   </si>
   <si>
     <t>Ótrautt áfram</t>
   </si>
   <si>
     <t>JP</t>
   </si>
   <si>
     <t>チーム・ジンバブエのソムリエたち</t>
   </si>
   <si>
     <t>KR</t>
   </si>
   <si>
     <t>블라인드 앰비션</t>
-  </si>
-[...4 lines deleted...]
-    <t>Τυφλή φιλοδοξία</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="### ### ##0"/>
   </numFmts>
   <fonts count="3">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>