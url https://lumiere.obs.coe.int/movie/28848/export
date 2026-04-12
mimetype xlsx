--- v0 (2025-12-01)
+++ v1 (2026-04-12)
@@ -40,51 +40,51 @@
   <si>
     <t>Original title</t>
   </si>
   <si>
     <t>Ben X</t>
   </si>
   <si>
     <t>Director(s)</t>
   </si>
   <si>
     <t>Nic Balthazar</t>
   </si>
   <si>
     <t>Production year</t>
   </si>
   <si>
     <t>Producing or Co-producing countries</t>
   </si>
   <si>
     <t>BE, NL</t>
   </si>
   <si>
     <t>IMDb link</t>
   </si>
   <si>
-    <t>https://www.imdb.com/title/tt0953318/</t>
+    <t>https://www.imdb.com/title/tt0953318</t>
   </si>
   <si>
     <t>ISAN link</t>
   </si>
   <si>
     <t>https://web.isan.org/public/en/isan/0000-0004-2063-0000-3-0000-0000-S</t>
   </si>
   <si>
     <t>EIDR link</t>
   </si>
   <si>
     <t>https://ui.eidr.org/view/content?id=10.5240/B4F0-3574-36E8-C430-24A6-G</t>
   </si>
   <si>
     <t>CNC (FR) link</t>
   </si>
   <si>
     <t>https://www.cnc.fr/professionnels/visas-et-classification/120053</t>
   </si>
   <si>
     <t>Wikidata link</t>
   </si>
   <si>
     <t>https://www.wikidata.org/wiki/Q499515</t>
   </si>
@@ -608,51 +608,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imdb.com/title/tt0953318/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.isan.org/public/en/isan/0000-0004-2063-0000-3-0000-0000-S" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ui.eidr.org/view/content?id=10.5240/B4F0-3574-36E8-C430-24A6-G" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnc.fr/professionnels/visas-et-classification/120053" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q499515" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.justwatch.com/be/film/ben-x" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imdb.com/title/tt0953318" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.isan.org/public/en/isan/0000-0004-2063-0000-3-0000-0000-S" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ui.eidr.org/view/content?id=10.5240/B4F0-3574-36E8-C430-24A6-G" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnc.fr/professionnels/visas-et-classification/120053" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q499515" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.justwatch.com/be/film/ben-x" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B10"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="33.140625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="66.5703125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" s="1" t="s">
         <v>2</v>
@@ -1030,55 +1030,55 @@
       <c r="G8" s="3">
         <v>336</v>
       </c>
       <c r="H8" s="3"/>
       <c r="I8" s="3"/>
       <c r="J8" s="3"/>
       <c r="K8" s="3"/>
       <c r="L8" s="3"/>
       <c r="M8" s="3"/>
       <c r="N8" s="3"/>
       <c r="O8" s="3"/>
       <c r="P8" s="3"/>
       <c r="Q8" s="3"/>
     </row>
     <row r="9" spans="1:17">
       <c r="A9" t="s">
         <v>50</v>
       </c>
       <c r="B9" t="s">
         <v>51</v>
       </c>
       <c r="C9">
         <v>39526</v>
       </c>
       <c r="D9" s="3">
-        <v>18643</v>
+        <v>18537</v>
       </c>
       <c r="E9" s="3"/>
       <c r="F9" s="3">
-        <v>17567</v>
+        <v>17461</v>
       </c>
       <c r="G9" s="3"/>
       <c r="H9" s="3"/>
       <c r="I9" s="3"/>
       <c r="J9" s="3"/>
       <c r="K9" s="3"/>
       <c r="L9" s="3">
         <v>253</v>
       </c>
       <c r="M9" s="3">
         <v>338</v>
       </c>
       <c r="N9" s="3">
         <v>485</v>
       </c>
       <c r="O9" s="3"/>
       <c r="P9" s="3"/>
       <c r="Q9" s="3"/>
     </row>
     <row r="10" spans="1:17">
       <c r="A10" t="s">
         <v>52</v>
       </c>
       <c r="B10" t="s">
         <v>53</v>
@@ -1319,104 +1319,104 @@
       </c>
       <c r="D17" s="3">
         <v>7399</v>
       </c>
       <c r="E17" s="3"/>
       <c r="F17" s="3">
         <v>7399</v>
       </c>
       <c r="G17" s="3"/>
       <c r="H17" s="3"/>
       <c r="I17" s="3"/>
       <c r="J17" s="3"/>
       <c r="K17" s="3"/>
       <c r="L17" s="3"/>
       <c r="M17" s="3"/>
       <c r="N17" s="3"/>
       <c r="O17" s="3"/>
       <c r="P17" s="3"/>
       <c r="Q17" s="3"/>
     </row>
     <row r="18" spans="1:17">
       <c r="A18" t="s">
         <v>68</v>
       </c>
       <c r="D18" s="3">
-        <v>346145</v>
+        <v>346039</v>
       </c>
       <c r="E18" s="3">
         <v>274933</v>
       </c>
       <c r="F18" s="3">
-        <v>58057</v>
+        <v>57951</v>
       </c>
       <c r="G18" s="3">
         <v>3939</v>
       </c>
       <c r="H18" s="3">
         <v>4580</v>
       </c>
       <c r="I18" s="3">
         <v>238</v>
       </c>
       <c r="J18" s="3">
         <v>179</v>
       </c>
       <c r="K18" s="3">
         <v>81</v>
       </c>
       <c r="L18" s="3">
         <v>1360</v>
       </c>
       <c r="M18" s="3">
         <v>1431</v>
       </c>
       <c r="N18" s="3">
         <v>997</v>
       </c>
       <c r="O18" s="3">
         <v>309</v>
       </c>
       <c r="P18" s="3">
         <v>9</v>
       </c>
       <c r="Q18" s="3">
         <v>32</v>
       </c>
     </row>
     <row r="19" spans="1:17">
       <c r="A19" t="s">
         <v>69</v>
       </c>
       <c r="D19" s="3">
-        <v>358504</v>
+        <v>358398</v>
       </c>
       <c r="E19" s="3">
         <v>274933</v>
       </c>
       <c r="F19" s="3">
-        <v>68862</v>
+        <v>68756</v>
       </c>
       <c r="G19" s="3">
         <v>4825</v>
       </c>
       <c r="H19" s="3">
         <v>5007</v>
       </c>
       <c r="I19" s="3">
         <v>240</v>
       </c>
       <c r="J19" s="3">
         <v>179</v>
       </c>
       <c r="K19" s="3">
         <v>121</v>
       </c>
       <c r="L19" s="3">
         <v>1559</v>
       </c>
       <c r="M19" s="3">
         <v>1431</v>
       </c>
       <c r="N19" s="3">
         <v>997</v>
       </c>