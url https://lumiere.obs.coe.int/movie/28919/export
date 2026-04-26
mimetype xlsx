--- v0 (2025-12-03)
+++ v1 (2026-04-26)
@@ -40,51 +40,51 @@
   <si>
     <t>Original title</t>
   </si>
   <si>
     <t>Cykelmyggen og Dansemyggen</t>
   </si>
   <si>
     <t>Director(s)</t>
   </si>
   <si>
     <t>Jannik Hastrup, Flemming Quist Møller</t>
   </si>
   <si>
     <t>Production year</t>
   </si>
   <si>
     <t>Producing or Co-producing countries</t>
   </si>
   <si>
     <t>DK</t>
   </si>
   <si>
     <t>IMDb link</t>
   </si>
   <si>
-    <t>https://www.imdb.com/title/tt0965409/</t>
+    <t>https://www.imdb.com/title/tt0965409</t>
   </si>
   <si>
     <t>ISAN link</t>
   </si>
   <si>
     <t>https://web.isan.org/public/en/isan/0000-0002-E734-0000-V-0000-0000-I</t>
   </si>
   <si>
     <t>EIDR link</t>
   </si>
   <si>
     <t>https://ui.eidr.org/view/content?id=10.5240/CDCB-18A5-9903-F950-5AA7-6</t>
   </si>
   <si>
     <t>Wikidata link</t>
   </si>
   <si>
     <t>https://www.wikidata.org/wiki/Q3232029</t>
   </si>
   <si>
     <t>JustWatch link</t>
   </si>
   <si>
     <t>https://www.justwatch.com/dk/movie/a-tale-of-two-mozzies</t>
   </si>
@@ -551,51 +551,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imdb.com/title/tt0965409/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.isan.org/public/en/isan/0000-0002-E734-0000-V-0000-0000-I" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ui.eidr.org/view/content?id=10.5240/CDCB-18A5-9903-F950-5AA7-6" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q3232029" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.justwatch.com/dk/movie/a-tale-of-two-mozzies" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imdb.com/title/tt0965409" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.isan.org/public/en/isan/0000-0002-E734-0000-V-0000-0000-I" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ui.eidr.org/view/content?id=10.5240/CDCB-18A5-9903-F950-5AA7-6" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q3232029" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.justwatch.com/dk/movie/a-tale-of-two-mozzies" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B9"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="33.140625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="67.28515625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" s="1" t="s">
         <v>2</v>
@@ -778,59 +778,59 @@
         <v>783</v>
       </c>
       <c r="G3" s="3">
         <v>589</v>
       </c>
       <c r="H3" s="3">
         <v>192</v>
       </c>
       <c r="I3" s="3"/>
       <c r="J3" s="3"/>
       <c r="K3" s="3"/>
       <c r="L3" s="3"/>
       <c r="M3" s="3"/>
     </row>
     <row r="4" spans="1:13">
       <c r="A4" t="s">
         <v>33</v>
       </c>
       <c r="B4" t="s">
         <v>34</v>
       </c>
       <c r="C4">
         <v>40100</v>
       </c>
       <c r="D4" s="3">
-        <v>18076</v>
+        <v>18336</v>
       </c>
       <c r="E4" s="3"/>
       <c r="F4" s="3"/>
       <c r="G4" s="3">
         <v>10593</v>
       </c>
       <c r="H4" s="3">
-        <v>7483</v>
+        <v>7743</v>
       </c>
       <c r="I4" s="3"/>
       <c r="J4" s="3"/>
       <c r="K4" s="3"/>
       <c r="L4" s="3"/>
       <c r="M4" s="3"/>
     </row>
     <row r="5" spans="1:13">
       <c r="A5" t="s">
         <v>35</v>
       </c>
       <c r="D5" s="3">
         <v>165</v>
       </c>
       <c r="E5" s="3"/>
       <c r="F5" s="3"/>
       <c r="G5" s="3"/>
       <c r="H5" s="3">
         <v>165</v>
       </c>
       <c r="I5" s="3"/>
       <c r="J5" s="3"/>
       <c r="K5" s="3"/>
       <c r="L5" s="3"/>
       <c r="M5" s="3"/>
@@ -917,98 +917,98 @@
       </c>
       <c r="D8" s="3">
         <v>5557</v>
       </c>
       <c r="E8" s="3"/>
       <c r="F8" s="3">
         <v>10</v>
       </c>
       <c r="G8" s="3">
         <v>4834</v>
       </c>
       <c r="H8" s="3">
         <v>713</v>
       </c>
       <c r="I8" s="3"/>
       <c r="J8" s="3"/>
       <c r="K8" s="3"/>
       <c r="L8" s="3"/>
       <c r="M8" s="3"/>
     </row>
     <row r="9" spans="1:13">
       <c r="A9" t="s">
         <v>41</v>
       </c>
       <c r="D9" s="3">
-        <v>148385</v>
+        <v>148645</v>
       </c>
       <c r="E9" s="3">
         <v>115544</v>
       </c>
       <c r="F9" s="3">
         <v>1384</v>
       </c>
       <c r="G9" s="3">
         <v>17971</v>
       </c>
       <c r="H9" s="3">
-        <v>12519</v>
+        <v>12779</v>
       </c>
       <c r="I9" s="3">
         <v>563</v>
       </c>
       <c r="J9" s="3">
         <v>63</v>
       </c>
       <c r="K9" s="3">
         <v>313</v>
       </c>
       <c r="L9" s="3">
         <v>9</v>
       </c>
       <c r="M9" s="3">
         <v>19</v>
       </c>
     </row>
     <row r="10" spans="1:13">
       <c r="A10" t="s">
         <v>42</v>
       </c>
       <c r="D10" s="3">
-        <v>158645</v>
+        <v>158905</v>
       </c>
       <c r="E10" s="3">
         <v>115544</v>
       </c>
       <c r="F10" s="3">
         <v>9122</v>
       </c>
       <c r="G10" s="3">
         <v>18916</v>
       </c>
       <c r="H10" s="3">
-        <v>14055</v>
+        <v>14315</v>
       </c>
       <c r="I10" s="3">
         <v>563</v>
       </c>
       <c r="J10" s="3">
         <v>104</v>
       </c>
       <c r="K10" s="3">
         <v>313</v>
       </c>
       <c r="L10" s="3">
         <v>9</v>
       </c>
       <c r="M10" s="3">
         <v>19</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B14"/>