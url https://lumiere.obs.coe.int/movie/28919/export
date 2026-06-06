--- v1 (2026-04-26)
+++ v2 (2026-06-06)
@@ -157,84 +157,84 @@
   <si>
     <t>RO</t>
   </si>
   <si>
     <t>Clorofilm</t>
   </si>
   <si>
     <t>Total EU28</t>
   </si>
   <si>
     <t>Total OBS</t>
   </si>
   <si>
     <t>GR</t>
   </si>
   <si>
     <t>Ena paramythi gia dyo kounoupakia</t>
   </si>
   <si>
     <t>Fietsmug &amp; Dansmug</t>
   </si>
   <si>
     <t>Sykkelmyggen og dansemyggen</t>
   </si>
   <si>
+    <t>Ένα παραμύθι για δυο κουνουπάκια</t>
+  </si>
+  <si>
     <t>AR</t>
   </si>
   <si>
     <t>Un cuento de dos mosquitos</t>
   </si>
   <si>
     <t>BR</t>
   </si>
   <si>
     <t>Dois Mosquitos Dançando no Formigueiro</t>
   </si>
   <si>
     <t>DE</t>
   </si>
   <si>
     <t>Fahrradmücken und Tanzmücken</t>
   </si>
   <si>
     <t>Cykelmyggen og dansemyggen</t>
   </si>
   <si>
     <t>Les deux moustiques</t>
   </si>
   <si>
     <t>Fietsmug en dansmug</t>
   </si>
   <si>
     <t>Poveste cu doi tantari</t>
   </si>
   <si>
     <t>A Tale of Two Mozzies</t>
-  </si>
-[...1 lines deleted...]
-    <t>Ένα παραμύθι για δυο κουνουπάκια</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="### ### ##0"/>
   </numFmts>
   <fonts count="3">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
@@ -1032,113 +1032,113 @@
     <row r="2" spans="1:2">
       <c r="B2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:2">
       <c r="A3" t="s">
         <v>43</v>
       </c>
       <c r="B3" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="4" spans="1:2">
       <c r="B4" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="5" spans="1:2">
       <c r="B5" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="6" spans="1:2">
       <c r="A6" t="s">
+        <v>43</v>
+      </c>
+      <c r="B6" t="s">
         <v>47</v>
-      </c>
-[...1 lines deleted...]
-        <v>48</v>
       </c>
     </row>
     <row r="7" spans="1:2">
       <c r="A7" t="s">
+        <v>48</v>
+      </c>
+      <c r="B7" t="s">
         <v>49</v>
-      </c>
-[...1 lines deleted...]
-        <v>50</v>
       </c>
     </row>
     <row r="8" spans="1:2">
       <c r="A8" t="s">
+        <v>50</v>
+      </c>
+      <c r="B8" t="s">
         <v>51</v>
-      </c>
-[...1 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="9" spans="1:2">
       <c r="A9" t="s">
-        <v>6</v>
+        <v>52</v>
       </c>
       <c r="B9" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="10" spans="1:2">
       <c r="A10" t="s">
-        <v>33</v>
+        <v>6</v>
       </c>
       <c r="B10" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="11" spans="1:2">
       <c r="A11" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="B11" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="12" spans="1:2">
       <c r="A12" t="s">
-        <v>39</v>
+        <v>36</v>
       </c>
       <c r="B12" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="13" spans="1:2">
+      <c r="A13" t="s">
+        <v>39</v>
+      </c>
       <c r="B13" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="14" spans="1:2">
-      <c r="A14" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="B14" t="s">
         <v>58</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>