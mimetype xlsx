--- v0 (2025-12-02)
+++ v1 (2026-04-24)
@@ -40,51 +40,51 @@
   <si>
     <t>Original title</t>
   </si>
   <si>
     <t>La Zona</t>
   </si>
   <si>
     <t>Director(s)</t>
   </si>
   <si>
     <t>Rodrigo Plá</t>
   </si>
   <si>
     <t>Production year</t>
   </si>
   <si>
     <t>Producing or Co-producing countries</t>
   </si>
   <si>
     <t>ES, MX</t>
   </si>
   <si>
     <t>IMDb link</t>
   </si>
   <si>
-    <t>https://www.imdb.com/title/tt1039652/</t>
+    <t>https://www.imdb.com/title/tt1039652</t>
   </si>
   <si>
     <t>ISAN link</t>
   </si>
   <si>
     <t>https://web.isan.org/public/en/isan/0000-0002-740F-0000-C-0000-0000-1</t>
   </si>
   <si>
     <t>EIDR link</t>
   </si>
   <si>
     <t>https://ui.eidr.org/view/content?id=10.5240/24A7-65A1-22EC-2FAD-CEC3-J</t>
   </si>
   <si>
     <t>CNC (FR) link</t>
   </si>
   <si>
     <t>https://www.cnc.fr/professionnels/visas-et-classification/119562</t>
   </si>
   <si>
     <t>Wikidata link</t>
   </si>
   <si>
     <t>https://www.wikidata.org/wiki/Q1754306</t>
   </si>
@@ -250,84 +250,84 @@
   <si>
     <t>Zoni amynas</t>
   </si>
   <si>
     <t>BR</t>
   </si>
   <si>
     <t>Zona do Crime</t>
   </si>
   <si>
     <t>CA,GB,US</t>
   </si>
   <si>
     <t>The Zone</t>
   </si>
   <si>
     <t>DE,ES,MX</t>
   </si>
   <si>
     <t>La zona</t>
   </si>
   <si>
     <t>La Zona - Betreten verboten</t>
   </si>
   <si>
+    <t>Idiotiki zoni</t>
+  </si>
+  <si>
+    <t>A zóna</t>
+  </si>
+  <si>
+    <t>PL,RO,RS</t>
+  </si>
+  <si>
+    <t>Zona</t>
+  </si>
+  <si>
+    <t>PT</t>
+  </si>
+  <si>
+    <t>A Zona - Propriedade Privada</t>
+  </si>
+  <si>
+    <t>Yasak bölge</t>
+  </si>
+  <si>
+    <t>Ιδιωτική ζώνη</t>
+  </si>
+  <si>
+    <t>RU</t>
+  </si>
+  <si>
+    <t>Зона</t>
+  </si>
+  <si>
     <t>La Zona, propriété privée</t>
   </si>
   <si>
-    <t>Idiotiki zoni</t>
-[...19 lines deleted...]
-  <si>
     <t>Ζώνη άμυνας</t>
-  </si>
-[...7 lines deleted...]
-    <t>Зона</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="### ### ##0"/>
   </numFmts>
   <fonts count="3">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
@@ -644,51 +644,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imdb.com/title/tt1039652/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.isan.org/public/en/isan/0000-0002-740F-0000-C-0000-0000-1" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ui.eidr.org/view/content?id=10.5240/24A7-65A1-22EC-2FAD-CEC3-J" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnc.fr/professionnels/visas-et-classification/119562" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q1754306" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.justwatch.com/uk/movie/the-zone" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imdb.com/title/tt1039652" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.isan.org/public/en/isan/0000-0002-740F-0000-C-0000-0000-1" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ui.eidr.org/view/content?id=10.5240/24A7-65A1-22EC-2FAD-CEC3-J" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnc.fr/professionnels/visas-et-classification/119562" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q1754306" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.justwatch.com/uk/movie/the-zone" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B10"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="33.140625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="67" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" s="1" t="s">
         <v>2</v>
@@ -1014,55 +1014,55 @@
       </c>
       <c r="G7" s="3">
         <v>153</v>
       </c>
       <c r="H7" s="3"/>
       <c r="I7" s="3"/>
       <c r="J7" s="3"/>
       <c r="K7" s="3"/>
       <c r="L7" s="3"/>
       <c r="M7" s="3"/>
       <c r="N7" s="3"/>
       <c r="O7" s="3"/>
       <c r="P7" s="3"/>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
         <v>47</v>
       </c>
       <c r="B8" t="s">
         <v>48</v>
       </c>
       <c r="C8">
         <v>39533</v>
       </c>
       <c r="D8" s="3">
-        <v>118243</v>
+        <v>120823</v>
       </c>
       <c r="E8" s="3"/>
       <c r="F8" s="3">
-        <v>112443</v>
+        <v>115023</v>
       </c>
       <c r="G8" s="3"/>
       <c r="H8" s="3">
         <v>3842</v>
       </c>
       <c r="I8" s="3"/>
       <c r="J8" s="3"/>
       <c r="K8" s="3">
         <v>556</v>
       </c>
       <c r="L8" s="3">
         <v>338</v>
       </c>
       <c r="M8" s="3"/>
       <c r="N8" s="3">
         <v>249</v>
       </c>
       <c r="O8" s="3">
         <v>526</v>
       </c>
       <c r="P8" s="3">
         <v>289</v>
       </c>
     </row>
     <row r="9" spans="1:16">
@@ -1348,101 +1348,101 @@
         <v>39598</v>
       </c>
       <c r="D18" s="3">
         <v>3197</v>
       </c>
       <c r="E18" s="3"/>
       <c r="F18" s="3">
         <v>3197</v>
       </c>
       <c r="G18" s="3"/>
       <c r="H18" s="3"/>
       <c r="I18" s="3"/>
       <c r="J18" s="3"/>
       <c r="K18" s="3"/>
       <c r="L18" s="3"/>
       <c r="M18" s="3"/>
       <c r="N18" s="3"/>
       <c r="O18" s="3"/>
       <c r="P18" s="3"/>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
         <v>68</v>
       </c>
       <c r="D19" s="3">
-        <v>288629</v>
+        <v>291209</v>
       </c>
       <c r="E19" s="3">
         <v>43125</v>
       </c>
       <c r="F19" s="3">
-        <v>228869</v>
+        <v>231449</v>
       </c>
       <c r="G19" s="3">
         <v>9315</v>
       </c>
       <c r="H19" s="3">
         <v>5244</v>
       </c>
       <c r="I19" s="3">
         <v>78</v>
       </c>
       <c r="J19" s="3">
         <v>0</v>
       </c>
       <c r="K19" s="3">
         <v>556</v>
       </c>
       <c r="L19" s="3">
         <v>338</v>
       </c>
       <c r="M19" s="3">
         <v>40</v>
       </c>
       <c r="N19" s="3">
         <v>249</v>
       </c>
       <c r="O19" s="3">
         <v>526</v>
       </c>
       <c r="P19" s="3">
         <v>289</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
         <v>69</v>
       </c>
       <c r="D20" s="3">
-        <v>299495</v>
+        <v>302075</v>
       </c>
       <c r="E20" s="3">
         <v>43125</v>
       </c>
       <c r="F20" s="3">
-        <v>239168</v>
+        <v>241748</v>
       </c>
       <c r="G20" s="3">
         <v>9850</v>
       </c>
       <c r="H20" s="3">
         <v>5244</v>
       </c>
       <c r="I20" s="3">
         <v>78</v>
       </c>
       <c r="J20" s="3">
         <v>32</v>
       </c>
       <c r="K20" s="3">
         <v>556</v>
       </c>
       <c r="L20" s="3">
         <v>338</v>
       </c>
       <c r="M20" s="3">
         <v>40</v>
       </c>
       <c r="N20" s="3">
         <v>249</v>
       </c>
@@ -1503,115 +1503,115 @@
       <c r="A5" t="s">
         <v>73</v>
       </c>
       <c r="B5" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="6" spans="1:2">
       <c r="A6" t="s">
         <v>75</v>
       </c>
       <c r="B6" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="7" spans="1:2">
       <c r="A7" t="s">
         <v>41</v>
       </c>
       <c r="B7" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="8" spans="1:2">
       <c r="A8" t="s">
-        <v>47</v>
+        <v>51</v>
       </c>
       <c r="B8" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="9" spans="1:2">
       <c r="A9" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="B9" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="10" spans="1:2">
       <c r="A10" t="s">
-        <v>53</v>
+        <v>80</v>
       </c>
       <c r="B10" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
     </row>
     <row r="11" spans="1:2">
       <c r="A11" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="B11" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
     </row>
     <row r="12" spans="1:2">
       <c r="A12" t="s">
-        <v>83</v>
+        <v>66</v>
       </c>
       <c r="B12" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="13" spans="1:2">
       <c r="A13" t="s">
-        <v>66</v>
+        <v>51</v>
       </c>
       <c r="B13" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="14" spans="1:2">
       <c r="A14" t="s">
-        <v>51</v>
+        <v>86</v>
       </c>
       <c r="B14" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
     </row>
     <row r="15" spans="1:2">
       <c r="A15" t="s">
-        <v>51</v>
+        <v>47</v>
       </c>
       <c r="B15" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
     </row>
     <row r="16" spans="1:2">
       <c r="A16" t="s">
-        <v>88</v>
+        <v>51</v>
       </c>
       <c r="B16" t="s">
         <v>89</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>