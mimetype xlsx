--- v1 (2026-04-24)
+++ v2 (2026-06-05)
@@ -229,50 +229,53 @@
   <si>
     <t>Kino Swiat</t>
   </si>
   <si>
     <t>SE</t>
   </si>
   <si>
     <t>Nonstop Entertainment</t>
   </si>
   <si>
     <t>TR</t>
   </si>
   <si>
     <t>Bir Film</t>
   </si>
   <si>
     <t>Total EU28</t>
   </si>
   <si>
     <t>Total OBS</t>
   </si>
   <si>
     <t>Zoni amynas</t>
   </si>
   <si>
+    <t>Ζώνη άμυνας</t>
+  </si>
+  <si>
     <t>BR</t>
   </si>
   <si>
     <t>Zona do Crime</t>
   </si>
   <si>
     <t>CA,GB,US</t>
   </si>
   <si>
     <t>The Zone</t>
   </si>
   <si>
     <t>DE,ES,MX</t>
   </si>
   <si>
     <t>La zona</t>
   </si>
   <si>
     <t>La Zona - Betreten verboten</t>
   </si>
   <si>
     <t>Idiotiki zoni</t>
   </si>
   <si>
     <t>A zóna</t>
@@ -281,53 +284,50 @@
     <t>PL,RO,RS</t>
   </si>
   <si>
     <t>Zona</t>
   </si>
   <si>
     <t>PT</t>
   </si>
   <si>
     <t>A Zona - Propriedade Privada</t>
   </si>
   <si>
     <t>Yasak bölge</t>
   </si>
   <si>
     <t>Ιδιωτική ζώνη</t>
   </si>
   <si>
     <t>RU</t>
   </si>
   <si>
     <t>Зона</t>
   </si>
   <si>
     <t>La Zona, propriété privée</t>
-  </si>
-[...1 lines deleted...]
-    <t>Ζώνη άμυνας</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="### ### ##0"/>
   </numFmts>
   <fonts count="3">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
@@ -1471,147 +1471,147 @@
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="B2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:2">
       <c r="A3" t="s">
         <v>51</v>
       </c>
       <c r="B3" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="4" spans="1:2">
       <c r="A4" t="s">
+        <v>51</v>
+      </c>
+      <c r="B4" t="s">
         <v>71</v>
-      </c>
-[...1 lines deleted...]
-        <v>72</v>
       </c>
     </row>
     <row r="5" spans="1:2">
       <c r="A5" t="s">
+        <v>72</v>
+      </c>
+      <c r="B5" t="s">
         <v>73</v>
-      </c>
-[...1 lines deleted...]
-        <v>74</v>
       </c>
     </row>
     <row r="6" spans="1:2">
       <c r="A6" t="s">
+        <v>74</v>
+      </c>
+      <c r="B6" t="s">
         <v>75</v>
-      </c>
-[...1 lines deleted...]
-        <v>76</v>
       </c>
     </row>
     <row r="7" spans="1:2">
       <c r="A7" t="s">
-        <v>41</v>
+        <v>76</v>
       </c>
       <c r="B7" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="8" spans="1:2">
       <c r="A8" t="s">
-        <v>51</v>
+        <v>41</v>
       </c>
       <c r="B8" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="9" spans="1:2">
       <c r="A9" t="s">
-        <v>53</v>
+        <v>51</v>
       </c>
       <c r="B9" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="10" spans="1:2">
       <c r="A10" t="s">
+        <v>53</v>
+      </c>
+      <c r="B10" t="s">
         <v>80</v>
-      </c>
-[...1 lines deleted...]
-        <v>81</v>
       </c>
     </row>
     <row r="11" spans="1:2">
       <c r="A11" t="s">
+        <v>81</v>
+      </c>
+      <c r="B11" t="s">
         <v>82</v>
-      </c>
-[...1 lines deleted...]
-        <v>83</v>
       </c>
     </row>
     <row r="12" spans="1:2">
       <c r="A12" t="s">
-        <v>66</v>
+        <v>83</v>
       </c>
       <c r="B12" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="13" spans="1:2">
       <c r="A13" t="s">
-        <v>51</v>
+        <v>66</v>
       </c>
       <c r="B13" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="14" spans="1:2">
       <c r="A14" t="s">
+        <v>51</v>
+      </c>
+      <c r="B14" t="s">
         <v>86</v>
-      </c>
-[...1 lines deleted...]
-        <v>87</v>
       </c>
     </row>
     <row r="15" spans="1:2">
       <c r="A15" t="s">
-        <v>47</v>
+        <v>87</v>
       </c>
       <c r="B15" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="16" spans="1:2">
       <c r="A16" t="s">
-        <v>51</v>
+        <v>47</v>
       </c>
       <c r="B16" t="s">
         <v>89</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>