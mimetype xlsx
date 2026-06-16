--- v0 (2026-04-15)
+++ v1 (2026-06-16)
@@ -88,50 +88,56 @@
   <si>
     <t>Total since 2022</t>
   </si>
   <si>
     <t>2022</t>
   </si>
   <si>
     <t>GB</t>
   </si>
   <si>
     <t>Disney</t>
   </si>
   <si>
     <t>IE</t>
   </si>
   <si>
     <t>Total EU28</t>
   </si>
   <si>
     <t>Total OBS</t>
   </si>
   <si>
     <t>Bob's Burgers</t>
   </si>
   <si>
+    <t>GR</t>
+  </si>
+  <si>
+    <t>Bob's Burgers: Η ταινία</t>
+  </si>
+  <si>
     <t>AR,ES</t>
   </si>
   <si>
     <t>Bob's Burgers: La película</t>
   </si>
   <si>
     <t>AU,GB,NL,NZ,US</t>
   </si>
   <si>
     <t>Bob's Burgers: The Movie</t>
   </si>
   <si>
     <t>BG</t>
   </si>
   <si>
     <t>Бургерите на Боб: Филмът</t>
   </si>
   <si>
     <t>BR,PT</t>
   </si>
   <si>
     <t>Bob's Burgers: O Filme</t>
   </si>
   <si>
     <t>CA,HK,IE,SE,SG,US</t>
@@ -224,56 +230,50 @@
     <t>Bir Bob's Burgers Filmi</t>
   </si>
   <si>
     <t>UA</t>
   </si>
   <si>
     <t>Закусочна Боба. Фільм</t>
   </si>
   <si>
     <t>RU</t>
   </si>
   <si>
     <t>Закусочная Боба. Фильм</t>
   </si>
   <si>
     <t>IL</t>
   </si>
   <si>
     <t>הבורגרים של בוב: הסרט</t>
   </si>
   <si>
     <t>KR</t>
   </si>
   <si>
     <t>더 밥스 버거스 무비</t>
-  </si>
-[...4 lines deleted...]
-    <t>Bob's Burgers: Η ταινία</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="### ### ##0"/>
   </numFmts>
   <fonts count="3">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
@@ -829,59 +829,59 @@
       <c r="B4" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="5" spans="1:2">
       <c r="A5" t="s">
         <v>28</v>
       </c>
       <c r="B5" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="6" spans="1:2">
       <c r="A6" t="s">
         <v>30</v>
       </c>
       <c r="B6" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="7" spans="1:2">
       <c r="A7" t="s">
         <v>32</v>
       </c>
       <c r="B7" t="s">
-        <v>1</v>
+        <v>33</v>
       </c>
     </row>
     <row r="8" spans="1:2">
       <c r="A8" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B8" t="s">
-        <v>34</v>
+        <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:2">
       <c r="A9" t="s">
         <v>35</v>
       </c>
       <c r="B9" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="10" spans="1:2">
       <c r="A10" t="s">
         <v>37</v>
       </c>
       <c r="B10" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="11" spans="1:2">
       <c r="A11" t="s">
         <v>39</v>
       </c>
       <c r="B11" t="s">
         <v>40</v>
       </c>
@@ -906,59 +906,59 @@
       <c r="A14" t="s">
         <v>45</v>
       </c>
       <c r="B14" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="15" spans="1:2">
       <c r="A15" t="s">
         <v>47</v>
       </c>
       <c r="B15" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="16" spans="1:2">
       <c r="A16" t="s">
         <v>49</v>
       </c>
       <c r="B16" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="17" spans="1:2">
       <c r="A17" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="B17" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
     </row>
     <row r="18" spans="1:2">
       <c r="A18" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="B18" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="19" spans="1:2">
       <c r="A19" t="s">
         <v>54</v>
       </c>
       <c r="B19" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="20" spans="1:2">
       <c r="A20" t="s">
         <v>56</v>
       </c>
       <c r="B20" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="21" spans="1:2">
       <c r="A21" t="s">
         <v>58</v>
       </c>