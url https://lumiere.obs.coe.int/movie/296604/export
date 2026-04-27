--- v0 (2025-12-05)
+++ v1 (2026-04-27)
@@ -40,51 +40,51 @@
   <si>
     <t>Original title</t>
   </si>
   <si>
     <t>Upperseven, l'uomo da uccidere</t>
   </si>
   <si>
     <t>Director(s)</t>
   </si>
   <si>
     <t>Alberto De Martino</t>
   </si>
   <si>
     <t>Production year</t>
   </si>
   <si>
     <t>Producing or Co-producing countries</t>
   </si>
   <si>
     <t>IT, DE</t>
   </si>
   <si>
     <t>IMDb link</t>
   </si>
   <si>
-    <t>https://www.imdb.com/title/tt0059425/</t>
+    <t>https://www.imdb.com/title/tt0059425</t>
   </si>
   <si>
     <t>EIDR link</t>
   </si>
   <si>
     <t>https://ui.eidr.org/view/content?id=10.5240/203B-8A7D-1504-6550-7566-T</t>
   </si>
   <si>
     <t>CNC (FR) link</t>
   </si>
   <si>
     <t>https://www.cnc.fr/professionnels/visas-et-classification/32323</t>
   </si>
   <si>
     <t>Wikidata link</t>
   </si>
   <si>
     <t>https://www.wikidata.org/wiki/Q20164629</t>
   </si>
   <si>
     <t>Market</t>
   </si>
   <si>
     <t>Distributor</t>
   </si>
@@ -133,81 +133,81 @@
   <si>
     <t>ES</t>
   </si>
   <si>
     <t>Agente Súper 7 contra Cobra</t>
   </si>
   <si>
     <t>El hombre a matar</t>
   </si>
   <si>
     <t>Upperseven, hombre a matar</t>
   </si>
   <si>
     <t>Upperseven, misión insólita</t>
   </si>
   <si>
     <t>FI</t>
   </si>
   <si>
     <t>Med rätt att döda</t>
   </si>
   <si>
     <t>Uhkaaja</t>
   </si>
   <si>
+    <t>GR</t>
+  </si>
+  <si>
+    <t>O praktor Super 7 prepei na pethani</t>
+  </si>
+  <si>
+    <t>SE</t>
+  </si>
+  <si>
+    <t>Vår man i London - operation massmord</t>
+  </si>
+  <si>
+    <t>TR</t>
+  </si>
+  <si>
+    <t>Casusun Hilesi</t>
+  </si>
+  <si>
+    <t>The Man of a Thousand Masks</t>
+  </si>
+  <si>
+    <t>Tajni djavolov agent</t>
+  </si>
+  <si>
+    <t>Der Mann mit den 1000 Masken</t>
+  </si>
+  <si>
     <t>FR</t>
   </si>
   <si>
     <t>Espionnage à Capetown</t>
-  </si>
-[...25 lines deleted...]
-    <t>Der Mann mit den 1000 Masken</t>
   </si>
   <si>
     <t>Upperseven, the Man to Kill</t>
   </si>
   <si>
     <t>US</t>
   </si>
   <si>
     <t>The Spy with Ten Faces</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="### ### ##0"/>
   </numFmts>
   <fonts count="3">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
@@ -533,51 +533,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imdb.com/title/tt0059425/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ui.eidr.org/view/content?id=10.5240/203B-8A7D-1504-6550-7566-T" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnc.fr/professionnels/visas-et-classification/32323" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q20164629" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imdb.com/title/tt0059425" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ui.eidr.org/view/content?id=10.5240/203B-8A7D-1504-6550-7566-T" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnc.fr/professionnels/visas-et-classification/32323" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q20164629" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B8"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="33.140625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="66.42578125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" s="1" t="s">
         <v>2</v>
@@ -832,68 +832,68 @@
     <row r="13" spans="1:2">
       <c r="A13" t="s">
         <v>39</v>
       </c>
       <c r="B13" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="14" spans="1:2">
       <c r="A14" t="s">
         <v>41</v>
       </c>
       <c r="B14" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="15" spans="1:2">
       <c r="A15" t="s">
         <v>43</v>
       </c>
       <c r="B15" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="16" spans="1:2">
-      <c r="A16" t="s">
+      <c r="B16" t="s">
         <v>45</v>
-      </c>
-[...1 lines deleted...]
-        <v>46</v>
       </c>
     </row>
     <row r="17" spans="1:2">
       <c r="B17" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
     </row>
     <row r="18" spans="1:2">
       <c r="B18" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="19" spans="1:2">
+      <c r="A19" t="s">
         <v>48</v>
       </c>
-    </row>
-    <row r="19" spans="1:2">
       <c r="B19" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="20" spans="1:2">
       <c r="B20" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="21" spans="1:2">
       <c r="A21" t="s">
         <v>51</v>
       </c>
       <c r="B21" t="s">
         <v>52</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>