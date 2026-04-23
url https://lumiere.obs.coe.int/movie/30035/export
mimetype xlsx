--- v0 (2025-11-18)
+++ v1 (2026-04-23)
@@ -40,51 +40,51 @@
   <si>
     <t>Original title</t>
   </si>
   <si>
     <t>Iron Man</t>
   </si>
   <si>
     <t>Director(s)</t>
   </si>
   <si>
     <t>Jon Favreau</t>
   </si>
   <si>
     <t>Production year</t>
   </si>
   <si>
     <t>Producing or Co-producing countries</t>
   </si>
   <si>
     <t>US</t>
   </si>
   <si>
     <t>IMDb link</t>
   </si>
   <si>
-    <t>https://www.imdb.com/title/tt0371746/</t>
+    <t>https://www.imdb.com/title/tt0371746</t>
   </si>
   <si>
     <t>ISAN link</t>
   </si>
   <si>
     <t>https://web.isan.org/public/en/isan/0000-0001-C662-0000-2-0000-0000-V</t>
   </si>
   <si>
     <t>EIDR link</t>
   </si>
   <si>
     <t>https://ui.eidr.org/view/content?id=10.5240/3615-0D84-E33F-DB5A-E892-F</t>
   </si>
   <si>
     <t>CNC (FR) link</t>
   </si>
   <si>
     <t>https://www.cnc.fr/professionnels/visas-et-classification/119820</t>
   </si>
   <si>
     <t>Wikidata link</t>
   </si>
   <si>
     <t>https://www.wikidata.org/wiki/Q192724</t>
   </si>
@@ -370,90 +370,90 @@
   <si>
     <t>A vasember</t>
   </si>
   <si>
     <t>Járnmaðurinn</t>
   </si>
   <si>
     <t>Ο Ατσαλένιος Άνθρωπος</t>
   </si>
   <si>
     <t>HK</t>
   </si>
   <si>
     <t>鐵甲奇俠</t>
   </si>
   <si>
     <t>JP</t>
   </si>
   <si>
     <t>アイアンマン</t>
   </si>
   <si>
     <t>Aian Man</t>
   </si>
   <si>
+    <t>Geležinis žmogus</t>
+  </si>
+  <si>
+    <t>Dzelzs vīrs</t>
+  </si>
+  <si>
+    <t>Iron Man - Omul de oţel</t>
+  </si>
+  <si>
+    <t>Ајрон Мен</t>
+  </si>
+  <si>
+    <t>Гвоздени Човек</t>
+  </si>
+  <si>
+    <t>Demir Adam</t>
+  </si>
+  <si>
+    <t>Ironman</t>
+  </si>
+  <si>
+    <t>Залізна людина</t>
+  </si>
+  <si>
+    <t>CN</t>
+  </si>
+  <si>
+    <t>钢铁侠</t>
+  </si>
+  <si>
+    <t>RU</t>
+  </si>
+  <si>
+    <t>Железный человек</t>
+  </si>
+  <si>
     <t>KR</t>
   </si>
   <si>
     <t>아이언맨</t>
-  </si>
-[...34 lines deleted...]
-    <t>Железный человек</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="### ### ##0"/>
   </numFmts>
   <fonts count="3">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
@@ -770,51 +770,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imdb.com/title/tt0371746/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.isan.org/public/en/isan/0000-0001-C662-0000-2-0000-0000-V" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ui.eidr.org/view/content?id=10.5240/3615-0D84-E33F-DB5A-E892-F" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnc.fr/professionnels/visas-et-classification/119820" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q192724" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.justwatch.com/us/movie/iron-man" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imdb.com/title/tt0371746" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.isan.org/public/en/isan/0000-0001-C662-0000-2-0000-0000-V" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ui.eidr.org/view/content?id=10.5240/3615-0D84-E33F-DB5A-E892-F" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnc.fr/professionnels/visas-et-classification/119820" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q192724" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.justwatch.com/us/movie/iron-man" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B10"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="33.140625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="66.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" s="1" t="s">
         <v>2</v>
@@ -2170,115 +2170,115 @@
       <c r="A20" t="s">
         <v>113</v>
       </c>
       <c r="B20" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="21" spans="1:2">
       <c r="A21" t="s">
         <v>115</v>
       </c>
       <c r="B21" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="22" spans="1:2">
       <c r="A22" t="s">
         <v>115</v>
       </c>
       <c r="B22" t="s">
         <v>117</v>
       </c>
     </row>
     <row r="23" spans="1:2">
       <c r="A23" t="s">
+        <v>68</v>
+      </c>
+      <c r="B23" t="s">
         <v>118</v>
-      </c>
-[...1 lines deleted...]
-        <v>119</v>
       </c>
     </row>
     <row r="24" spans="1:2">
       <c r="A24" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B24" t="s">
-        <v>120</v>
+        <v>119</v>
       </c>
     </row>
     <row r="25" spans="1:2">
       <c r="A25" t="s">
-        <v>69</v>
+        <v>76</v>
       </c>
       <c r="B25" t="s">
-        <v>121</v>
+        <v>120</v>
       </c>
     </row>
     <row r="26" spans="1:2">
       <c r="A26" t="s">
-        <v>76</v>
+        <v>90</v>
       </c>
       <c r="B26" t="s">
-        <v>122</v>
+        <v>121</v>
       </c>
     </row>
     <row r="27" spans="1:2">
       <c r="A27" t="s">
         <v>90</v>
       </c>
       <c r="B27" t="s">
-        <v>123</v>
+        <v>122</v>
       </c>
     </row>
     <row r="28" spans="1:2">
       <c r="A28" t="s">
-        <v>90</v>
+        <v>84</v>
       </c>
       <c r="B28" t="s">
-        <v>124</v>
+        <v>123</v>
       </c>
     </row>
     <row r="29" spans="1:2">
       <c r="A29" t="s">
-        <v>84</v>
+        <v>6</v>
       </c>
       <c r="B29" t="s">
-        <v>125</v>
+        <v>124</v>
       </c>
     </row>
     <row r="30" spans="1:2">
       <c r="A30" t="s">
-        <v>6</v>
+        <v>95</v>
       </c>
       <c r="B30" t="s">
-        <v>126</v>
+        <v>125</v>
       </c>
     </row>
     <row r="31" spans="1:2">
       <c r="A31" t="s">
-        <v>95</v>
+        <v>126</v>
       </c>
       <c r="B31" t="s">
         <v>127</v>
       </c>
     </row>
     <row r="32" spans="1:2">
       <c r="A32" t="s">
         <v>128</v>
       </c>
       <c r="B32" t="s">
         <v>129</v>
       </c>
     </row>
     <row r="33" spans="1:2">
       <c r="A33" t="s">
         <v>130</v>
       </c>
       <c r="B33" t="s">
         <v>131</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>