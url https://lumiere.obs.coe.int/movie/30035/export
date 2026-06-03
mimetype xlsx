--- v1 (2026-04-23)
+++ v2 (2026-06-03)
@@ -277,74 +277,74 @@
   <si>
     <t>Paramount/United International Pictures</t>
   </si>
   <si>
     <t>SI</t>
   </si>
   <si>
     <t>Karantanija Cinemas</t>
   </si>
   <si>
     <t>SK</t>
   </si>
   <si>
     <t>Tatra Film</t>
   </si>
   <si>
     <t>TR</t>
   </si>
   <si>
     <t>Total EU28</t>
   </si>
   <si>
     <t>Total OBS</t>
   </si>
   <si>
+    <t>VN</t>
+  </si>
+  <si>
+    <t>Nguoi Sat</t>
+  </si>
+  <si>
+    <t>Omul de Otel</t>
+  </si>
+  <si>
     <t>AU,CA,CZ,DE,ES,FR,GB,GR,HR,IT,NL,PL,SE,SG,SK,US</t>
   </si>
   <si>
     <t>Dzelzs Virs</t>
   </si>
   <si>
     <t>Gelezinis zmogus</t>
   </si>
   <si>
     <t>RS</t>
   </si>
   <si>
     <t>Gvozdeni čovek</t>
   </si>
   <si>
-    <t>VN</t>
-[...7 lines deleted...]
-  <si>
     <t>UA</t>
   </si>
   <si>
     <t>Залiзна людина</t>
   </si>
   <si>
     <t>Omul de fier</t>
   </si>
   <si>
     <t>AR,MX,VE</t>
   </si>
   <si>
     <t>Iron Man. El Hombre de Hierro</t>
   </si>
   <si>
     <t>BG</t>
   </si>
   <si>
     <t>Железният човек</t>
   </si>
   <si>
     <t>BR,PT</t>
   </si>
   <si>
     <t>Homem de Ferro</t>
@@ -352,96 +352,96 @@
   <si>
     <t>Železný Muž</t>
   </si>
   <si>
     <t>Raudmees</t>
   </si>
   <si>
     <t>GE</t>
   </si>
   <si>
     <t>Rkinis katsi</t>
   </si>
   <si>
     <t>GR</t>
   </si>
   <si>
     <t>O atsalenios anthropos</t>
   </si>
   <si>
     <t>A vasember</t>
   </si>
   <si>
     <t>Járnmaðurinn</t>
   </si>
   <si>
+    <t>HK</t>
+  </si>
+  <si>
+    <t>鐵甲奇俠</t>
+  </si>
+  <si>
+    <t>JP</t>
+  </si>
+  <si>
+    <t>アイアンマン</t>
+  </si>
+  <si>
+    <t>Aian Man</t>
+  </si>
+  <si>
+    <t>Geležinis žmogus</t>
+  </si>
+  <si>
+    <t>Dzelzs vīrs</t>
+  </si>
+  <si>
+    <t>Iron Man - Omul de oţel</t>
+  </si>
+  <si>
+    <t>Ајрон Мен</t>
+  </si>
+  <si>
+    <t>Гвоздени Човек</t>
+  </si>
+  <si>
+    <t>Demir Adam</t>
+  </si>
+  <si>
+    <t>Ironman</t>
+  </si>
+  <si>
+    <t>Залізна людина</t>
+  </si>
+  <si>
+    <t>CN</t>
+  </si>
+  <si>
+    <t>钢铁侠</t>
+  </si>
+  <si>
     <t>Ο Ατσαλένιος Άνθρωπος</t>
-  </si>
-[...43 lines deleted...]
-    <t>钢铁侠</t>
   </si>
   <si>
     <t>RU</t>
   </si>
   <si>
     <t>Железный человек</t>
   </si>
   <si>
     <t>KR</t>
   </si>
   <si>
     <t>아이언맨</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="### ### ##0"/>
   </numFmts>
   <fonts count="3">
     <font>
       <sz val="11"/>
       <color theme="1"/>
@@ -2011,83 +2011,83 @@
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B33"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="45" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="27.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" t="s">
         <v>87</v>
       </c>
       <c r="B2" t="s">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="3" spans="1:2">
+      <c r="B3" t="s">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="4" spans="1:2">
+      <c r="A4" t="s">
+        <v>90</v>
+      </c>
+      <c r="B4" t="s">
         <v>1</v>
-      </c>
-[...11 lines deleted...]
-        <v>89</v>
       </c>
     </row>
     <row r="5" spans="1:2">
       <c r="A5" t="s">
-        <v>90</v>
+        <v>69</v>
       </c>
       <c r="B5" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="6" spans="1:2">
-      <c r="A6" t="s">
+      <c r="B6" t="s">
         <v>92</v>
       </c>
-      <c r="B6" t="s">
+    </row>
+    <row r="7" spans="1:2">
+      <c r="A7" t="s">
         <v>93</v>
       </c>
-    </row>
-    <row r="7" spans="1:2">
       <c r="B7" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="8" spans="1:2">
       <c r="A8" t="s">
         <v>95</v>
       </c>
       <c r="B8" t="s">
         <v>96</v>
       </c>
     </row>
     <row r="9" spans="1:2">
       <c r="A9" t="s">
         <v>76</v>
       </c>
       <c r="B9" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="10" spans="1:2">
       <c r="A10" t="s">
         <v>98</v>
       </c>
       <c r="B10" t="s">
@@ -2138,147 +2138,147 @@
       <c r="A16" t="s">
         <v>108</v>
       </c>
       <c r="B16" t="s">
         <v>109</v>
       </c>
     </row>
     <row r="17" spans="1:2">
       <c r="A17" t="s">
         <v>63</v>
       </c>
       <c r="B17" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="18" spans="1:2">
       <c r="A18" t="s">
         <v>66</v>
       </c>
       <c r="B18" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="19" spans="1:2">
       <c r="A19" t="s">
-        <v>108</v>
+        <v>112</v>
       </c>
       <c r="B19" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
     </row>
     <row r="20" spans="1:2">
       <c r="A20" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B20" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
     </row>
     <row r="21" spans="1:2">
       <c r="A21" t="s">
-        <v>115</v>
+        <v>114</v>
       </c>
       <c r="B21" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="22" spans="1:2">
       <c r="A22" t="s">
-        <v>115</v>
+        <v>68</v>
       </c>
       <c r="B22" t="s">
         <v>117</v>
       </c>
     </row>
     <row r="23" spans="1:2">
       <c r="A23" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B23" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="24" spans="1:2">
       <c r="A24" t="s">
-        <v>69</v>
+        <v>76</v>
       </c>
       <c r="B24" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="25" spans="1:2">
       <c r="A25" t="s">
-        <v>76</v>
+        <v>93</v>
       </c>
       <c r="B25" t="s">
         <v>120</v>
       </c>
     </row>
     <row r="26" spans="1:2">
       <c r="A26" t="s">
-        <v>90</v>
+        <v>93</v>
       </c>
       <c r="B26" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="27" spans="1:2">
       <c r="A27" t="s">
-        <v>90</v>
+        <v>84</v>
       </c>
       <c r="B27" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="28" spans="1:2">
       <c r="A28" t="s">
-        <v>84</v>
+        <v>6</v>
       </c>
       <c r="B28" t="s">
         <v>123</v>
       </c>
     </row>
     <row r="29" spans="1:2">
       <c r="A29" t="s">
-        <v>6</v>
+        <v>95</v>
       </c>
       <c r="B29" t="s">
         <v>124</v>
       </c>
     </row>
     <row r="30" spans="1:2">
       <c r="A30" t="s">
-        <v>95</v>
+        <v>125</v>
       </c>
       <c r="B30" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
     </row>
     <row r="31" spans="1:2">
       <c r="A31" t="s">
-        <v>126</v>
+        <v>108</v>
       </c>
       <c r="B31" t="s">
         <v>127</v>
       </c>
     </row>
     <row r="32" spans="1:2">
       <c r="A32" t="s">
         <v>128</v>
       </c>
       <c r="B32" t="s">
         <v>129</v>
       </c>
     </row>
     <row r="33" spans="1:2">
       <c r="A33" t="s">
         <v>130</v>
       </c>
       <c r="B33" t="s">
         <v>131</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>