--- v2 (2026-06-03)
+++ v3 (2026-08-30)
@@ -277,72 +277,72 @@
   <si>
     <t>Paramount/United International Pictures</t>
   </si>
   <si>
     <t>SI</t>
   </si>
   <si>
     <t>Karantanija Cinemas</t>
   </si>
   <si>
     <t>SK</t>
   </si>
   <si>
     <t>Tatra Film</t>
   </si>
   <si>
     <t>TR</t>
   </si>
   <si>
     <t>Total EU28</t>
   </si>
   <si>
     <t>Total OBS</t>
   </si>
   <si>
+    <t>AU,CA,CZ,DE,ES,FR,GB,GR,HR,IT,NL,PL,SE,SG,SK,US</t>
+  </si>
+  <si>
+    <t>Dzelzs Virs</t>
+  </si>
+  <si>
+    <t>Gelezinis zmogus</t>
+  </si>
+  <si>
+    <t>RS</t>
+  </si>
+  <si>
+    <t>Gvozdeni čovek</t>
+  </si>
+  <si>
     <t>VN</t>
   </si>
   <si>
     <t>Nguoi Sat</t>
   </si>
   <si>
     <t>Omul de Otel</t>
-  </si>
-[...13 lines deleted...]
-    <t>Gvozdeni čovek</t>
   </si>
   <si>
     <t>UA</t>
   </si>
   <si>
     <t>Залiзна людина</t>
   </si>
   <si>
     <t>Omul de fier</t>
   </si>
   <si>
     <t>AR,MX,VE</t>
   </si>
   <si>
     <t>Iron Man. El Hombre de Hierro</t>
   </si>
   <si>
     <t>BG</t>
   </si>
   <si>
     <t>Железният човек</t>
   </si>
   <si>
     <t>BR,PT</t>
   </si>
@@ -2011,83 +2011,83 @@
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B33"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="45" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="27.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" t="s">
         <v>87</v>
       </c>
       <c r="B2" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="3" spans="1:2">
+      <c r="A3" t="s">
+        <v>69</v>
+      </c>
+      <c r="B3" t="s">
         <v>88</v>
       </c>
     </row>
-    <row r="3" spans="1:2">
-      <c r="B3" t="s">
+    <row r="4" spans="1:2">
+      <c r="B4" t="s">
         <v>89</v>
-      </c>
-[...6 lines deleted...]
-        <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:2">
       <c r="A5" t="s">
-        <v>69</v>
+        <v>90</v>
       </c>
       <c r="B5" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="6" spans="1:2">
+      <c r="A6" t="s">
+        <v>92</v>
+      </c>
       <c r="B6" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
     </row>
     <row r="7" spans="1:2">
-      <c r="A7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="B7" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="8" spans="1:2">
       <c r="A8" t="s">
         <v>95</v>
       </c>
       <c r="B8" t="s">
         <v>96</v>
       </c>
     </row>
     <row r="9" spans="1:2">
       <c r="A9" t="s">
         <v>76</v>
       </c>
       <c r="B9" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="10" spans="1:2">
       <c r="A10" t="s">
         <v>98</v>
       </c>
       <c r="B10" t="s">
@@ -2186,59 +2186,59 @@
       <c r="A22" t="s">
         <v>68</v>
       </c>
       <c r="B22" t="s">
         <v>117</v>
       </c>
     </row>
     <row r="23" spans="1:2">
       <c r="A23" t="s">
         <v>69</v>
       </c>
       <c r="B23" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="24" spans="1:2">
       <c r="A24" t="s">
         <v>76</v>
       </c>
       <c r="B24" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="25" spans="1:2">
       <c r="A25" t="s">
-        <v>93</v>
+        <v>90</v>
       </c>
       <c r="B25" t="s">
         <v>120</v>
       </c>
     </row>
     <row r="26" spans="1:2">
       <c r="A26" t="s">
-        <v>93</v>
+        <v>90</v>
       </c>
       <c r="B26" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="27" spans="1:2">
       <c r="A27" t="s">
         <v>84</v>
       </c>
       <c r="B27" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="28" spans="1:2">
       <c r="A28" t="s">
         <v>6</v>
       </c>
       <c r="B28" t="s">
         <v>123</v>
       </c>
     </row>
     <row r="29" spans="1:2">
       <c r="A29" t="s">
         <v>95</v>
       </c>