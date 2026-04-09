--- v0 (2025-12-01)
+++ v1 (2026-04-09)
@@ -40,51 +40,51 @@
   <si>
     <t>Original title</t>
   </si>
   <si>
     <t>Vals Im Bashir</t>
   </si>
   <si>
     <t>Director(s)</t>
   </si>
   <si>
     <t>Ari Folman</t>
   </si>
   <si>
     <t>Production year</t>
   </si>
   <si>
     <t>Producing or Co-producing countries</t>
   </si>
   <si>
     <t>IL, FR, DE, US, FI, CH, BE, AU</t>
   </si>
   <si>
     <t>IMDb link</t>
   </si>
   <si>
-    <t>https://www.imdb.com/title/tt1185616/</t>
+    <t>https://www.imdb.com/title/tt1185616</t>
   </si>
   <si>
     <t>ISAN link</t>
   </si>
   <si>
     <t>https://web.isan.org/public/en/isan/0000-0001-F90B-0000-0-0000-0000-3</t>
   </si>
   <si>
     <t>EIDR link</t>
   </si>
   <si>
     <t>https://ui.eidr.org/view/content?id=10.5240/9FFD-2A7E-9A08-E116-7F8D-X</t>
   </si>
   <si>
     <t>CNC (FR) link</t>
   </si>
   <si>
     <t>https://www.cnc.fr/professionnels/visas-et-classification/120749</t>
   </si>
   <si>
     <t>Wikidata link</t>
   </si>
   <si>
     <t>https://www.wikidata.org/wiki/Q160793</t>
   </si>
@@ -319,65 +319,65 @@
   <si>
     <t>Valčík s Bašírom</t>
   </si>
   <si>
     <t>Vals Cu Bashir</t>
   </si>
   <si>
     <t>Vals me ton Bashir</t>
   </si>
   <si>
     <t>Valss Bashiriga</t>
   </si>
   <si>
     <t>UA</t>
   </si>
   <si>
     <t>Вальс iз Баширом</t>
   </si>
   <si>
     <t>AR,ES,MX</t>
   </si>
   <si>
     <t>Vals con Bashir</t>
   </si>
   <si>
+    <t>Валс с Башир</t>
+  </si>
+  <si>
+    <t>BR</t>
+  </si>
+  <si>
+    <t>Valsa com Bashir</t>
+  </si>
+  <si>
     <t>AR,AU,BE,CA,CH,DE,FI,GB,SE,US</t>
   </si>
   <si>
     <t>Waltz with Bashir</t>
   </si>
   <si>
-    <t>Валс с Башир</t>
-[...7 lines deleted...]
-  <si>
     <t>CA,FR</t>
   </si>
   <si>
     <t>Valse avec Bachir</t>
   </si>
   <si>
     <t>Valcík s Basírem</t>
   </si>
   <si>
     <t>HR</t>
   </si>
   <si>
     <t>Valcer s Bashirom</t>
   </si>
   <si>
     <t>HU</t>
   </si>
   <si>
     <t>Libanoni keringő</t>
   </si>
   <si>
     <t>Valzer con Bashir</t>
   </si>
   <si>
     <t>JP</t>
@@ -391,57 +391,57 @@
   <si>
     <t>Valsas su Baširu</t>
   </si>
   <si>
     <t>Vals med Bashir</t>
   </si>
   <si>
     <t>Walc z Baszirem</t>
   </si>
   <si>
     <t>A Valsa com Bashir</t>
   </si>
   <si>
     <t>Valcek z Basirjem</t>
   </si>
   <si>
     <t>Valcík s Basírom</t>
   </si>
   <si>
     <t>Beşir'le Vals</t>
   </si>
   <si>
     <t>Вальс із Баширом</t>
   </si>
   <si>
+    <t>RU</t>
+  </si>
+  <si>
+    <t>Вальс с Баширом</t>
+  </si>
+  <si>
     <t>Βαλς με τον Μπασίρ</t>
-  </si>
-[...4 lines deleted...]
-    <t>Вальс с Баширом</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="### ### ##0"/>
   </numFmts>
   <fonts count="3">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
@@ -758,51 +758,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imdb.com/title/tt1185616/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.isan.org/public/en/isan/0000-0001-F90B-0000-0-0000-0000-3" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ui.eidr.org/view/content?id=10.5240/9FFD-2A7E-9A08-E116-7F8D-X" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnc.fr/professionnels/visas-et-classification/120749" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q160793" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.justwatch.com/us/movie/vals-im-bashir" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imdb.com/title/tt1185616" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.isan.org/public/en/isan/0000-0001-F90B-0000-0-0000-0000-3" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ui.eidr.org/view/content?id=10.5240/9FFD-2A7E-9A08-E116-7F8D-X" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnc.fr/professionnels/visas-et-classification/120749" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q160793" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.justwatch.com/us/movie/vals-im-bashir" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B10"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="33.140625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="67" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" s="1" t="s">
         <v>2</v>
@@ -1365,54 +1365,54 @@
       <c r="I11" s="3"/>
       <c r="J11" s="3"/>
       <c r="K11" s="3"/>
       <c r="L11" s="3"/>
       <c r="M11" s="3"/>
       <c r="N11" s="3"/>
       <c r="O11" s="3"/>
       <c r="P11" s="3"/>
       <c r="Q11" s="3"/>
       <c r="R11" s="3"/>
       <c r="S11" s="3"/>
       <c r="T11" s="3"/>
       <c r="U11" s="3"/>
     </row>
     <row r="12" spans="1:21">
       <c r="A12" t="s">
         <v>60</v>
       </c>
       <c r="B12" t="s">
         <v>61</v>
       </c>
       <c r="C12">
         <v>39624</v>
       </c>
       <c r="D12" s="3">
-        <v>596099</v>
+        <v>619737</v>
       </c>
       <c r="E12" s="3">
-        <v>461646</v>
+        <v>485284</v>
       </c>
       <c r="F12" s="3"/>
       <c r="G12" s="3">
         <v>76348</v>
       </c>
       <c r="H12" s="3">
         <v>53812</v>
       </c>
       <c r="I12" s="3"/>
       <c r="J12" s="3"/>
       <c r="K12" s="3">
         <v>552</v>
       </c>
       <c r="L12" s="3">
         <v>1269</v>
       </c>
       <c r="M12" s="3">
         <v>384</v>
       </c>
       <c r="N12" s="3">
         <v>238</v>
       </c>
       <c r="O12" s="3">
         <v>391</v>
       </c>
@@ -1981,54 +1981,54 @@
       <c r="G27" s="3">
         <v>445</v>
       </c>
       <c r="H27" s="3">
         <v>327</v>
       </c>
       <c r="I27" s="3"/>
       <c r="J27" s="3"/>
       <c r="K27" s="3"/>
       <c r="L27" s="3"/>
       <c r="M27" s="3"/>
       <c r="N27" s="3"/>
       <c r="O27" s="3"/>
       <c r="P27" s="3"/>
       <c r="Q27" s="3"/>
       <c r="R27" s="3"/>
       <c r="S27" s="3"/>
       <c r="T27" s="3"/>
       <c r="U27" s="3"/>
     </row>
     <row r="28" spans="1:21">
       <c r="A28" t="s">
         <v>88</v>
       </c>
       <c r="D28" s="3">
-        <v>1149546</v>
+        <v>1173184</v>
       </c>
       <c r="E28" s="3">
-        <v>676266</v>
+        <v>699904</v>
       </c>
       <c r="F28" s="3">
         <v>326071</v>
       </c>
       <c r="G28" s="3">
         <v>85058</v>
       </c>
       <c r="H28" s="3">
         <v>54844</v>
       </c>
       <c r="I28" s="3">
         <v>66</v>
       </c>
       <c r="J28" s="3">
         <v>1096</v>
       </c>
       <c r="K28" s="3">
         <v>847</v>
       </c>
       <c r="L28" s="3">
         <v>1766</v>
       </c>
       <c r="M28" s="3">
         <v>592</v>
       </c>
@@ -2040,54 +2040,54 @@
       </c>
       <c r="P28" s="3">
         <v>541</v>
       </c>
       <c r="Q28" s="3">
         <v>40</v>
       </c>
       <c r="R28" s="3">
         <v>103</v>
       </c>
       <c r="S28" s="3">
         <v>498</v>
       </c>
       <c r="T28" s="3">
         <v>102</v>
       </c>
       <c r="U28" s="3">
         <v>725</v>
       </c>
     </row>
     <row r="29" spans="1:21">
       <c r="A29" t="s">
         <v>89</v>
       </c>
       <c r="D29" s="3">
-        <v>1193039</v>
+        <v>1216677</v>
       </c>
       <c r="E29" s="3">
-        <v>699103</v>
+        <v>722741</v>
       </c>
       <c r="F29" s="3">
         <v>343237</v>
       </c>
       <c r="G29" s="3">
         <v>85916</v>
       </c>
       <c r="H29" s="3">
         <v>55209</v>
       </c>
       <c r="I29" s="3">
         <v>1286</v>
       </c>
       <c r="J29" s="3">
         <v>1819</v>
       </c>
       <c r="K29" s="3">
         <v>919</v>
       </c>
       <c r="L29" s="3">
         <v>1803</v>
       </c>
       <c r="M29" s="3">
         <v>641</v>
       </c>
@@ -2183,59 +2183,59 @@
       </c>
     </row>
     <row r="9" spans="1:2">
       <c r="B9" t="s">
         <v>96</v>
       </c>
     </row>
     <row r="10" spans="1:2">
       <c r="A10" t="s">
         <v>97</v>
       </c>
       <c r="B10" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="11" spans="1:2">
       <c r="A11" t="s">
         <v>99</v>
       </c>
       <c r="B11" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="12" spans="1:2">
       <c r="A12" t="s">
+        <v>44</v>
+      </c>
+      <c r="B12" t="s">
         <v>101</v>
-      </c>
-[...1 lines deleted...]
-        <v>102</v>
       </c>
     </row>
     <row r="13" spans="1:2">
       <c r="A13" t="s">
-        <v>44</v>
+        <v>102</v>
       </c>
       <c r="B13" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="14" spans="1:2">
       <c r="A14" t="s">
         <v>104</v>
       </c>
       <c r="B14" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="15" spans="1:2">
       <c r="A15" t="s">
         <v>106</v>
       </c>
       <c r="B15" t="s">
         <v>107</v>
       </c>
     </row>
     <row r="16" spans="1:2">
       <c r="A16" t="s">
         <v>48</v>
       </c>
@@ -2319,59 +2319,59 @@
       <c r="A26" t="s">
         <v>84</v>
       </c>
       <c r="B26" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="27" spans="1:2">
       <c r="A27" t="s">
         <v>86</v>
       </c>
       <c r="B27" t="s">
         <v>123</v>
       </c>
     </row>
     <row r="28" spans="1:2">
       <c r="A28" t="s">
         <v>97</v>
       </c>
       <c r="B28" t="s">
         <v>124</v>
       </c>
     </row>
     <row r="29" spans="1:2">
       <c r="A29" t="s">
-        <v>65</v>
+        <v>125</v>
       </c>
       <c r="B29" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
     </row>
     <row r="30" spans="1:2">
       <c r="A30" t="s">
-        <v>126</v>
+        <v>65</v>
       </c>
       <c r="B30" t="s">
         <v>127</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>