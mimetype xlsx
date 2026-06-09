--- v1 (2026-04-09)
+++ v2 (2026-06-09)
@@ -313,50 +313,53 @@
   <si>
     <t>Valček z Baširjem</t>
   </si>
   <si>
     <t>Valčík s Baširem</t>
   </si>
   <si>
     <t>Valčík s Bašírom</t>
   </si>
   <si>
     <t>Vals Cu Bashir</t>
   </si>
   <si>
     <t>Vals me ton Bashir</t>
   </si>
   <si>
     <t>Valss Bashiriga</t>
   </si>
   <si>
     <t>UA</t>
   </si>
   <si>
     <t>Вальс iз Баширом</t>
   </si>
   <si>
+    <t>Βαλς με τον Μπασίρ</t>
+  </si>
+  <si>
     <t>AR,ES,MX</t>
   </si>
   <si>
     <t>Vals con Bashir</t>
   </si>
   <si>
     <t>Валс с Башир</t>
   </si>
   <si>
     <t>BR</t>
   </si>
   <si>
     <t>Valsa com Bashir</t>
   </si>
   <si>
     <t>AR,AU,BE,CA,CH,DE,FI,GB,SE,US</t>
   </si>
   <si>
     <t>Waltz with Bashir</t>
   </si>
   <si>
     <t>CA,FR</t>
   </si>
   <si>
     <t>Valse avec Bachir</t>
@@ -395,53 +398,50 @@
     <t>Vals med Bashir</t>
   </si>
   <si>
     <t>Walc z Baszirem</t>
   </si>
   <si>
     <t>A Valsa com Bashir</t>
   </si>
   <si>
     <t>Valcek z Basirjem</t>
   </si>
   <si>
     <t>Valcík s Basírom</t>
   </si>
   <si>
     <t>Beşir'le Vals</t>
   </si>
   <si>
     <t>Вальс із Баширом</t>
   </si>
   <si>
     <t>RU</t>
   </si>
   <si>
     <t>Вальс с Баширом</t>
-  </si>
-[...1 lines deleted...]
-    <t>Βαλς με τον Μπασίρ</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="### ### ##0"/>
   </numFmts>
   <fonts count="3">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
@@ -2175,203 +2175,203 @@
       </c>
     </row>
     <row r="8" spans="1:2">
       <c r="A8" t="s">
         <v>65</v>
       </c>
       <c r="B8" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="9" spans="1:2">
       <c r="B9" t="s">
         <v>96</v>
       </c>
     </row>
     <row r="10" spans="1:2">
       <c r="A10" t="s">
         <v>97</v>
       </c>
       <c r="B10" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="11" spans="1:2">
       <c r="A11" t="s">
+        <v>65</v>
+      </c>
+      <c r="B11" t="s">
         <v>99</v>
-      </c>
-[...1 lines deleted...]
-        <v>100</v>
       </c>
     </row>
     <row r="12" spans="1:2">
       <c r="A12" t="s">
-        <v>44</v>
+        <v>100</v>
       </c>
       <c r="B12" t="s">
         <v>101</v>
       </c>
     </row>
     <row r="13" spans="1:2">
       <c r="A13" t="s">
+        <v>44</v>
+      </c>
+      <c r="B13" t="s">
         <v>102</v>
-      </c>
-[...1 lines deleted...]
-        <v>103</v>
       </c>
     </row>
     <row r="14" spans="1:2">
       <c r="A14" t="s">
+        <v>103</v>
+      </c>
+      <c r="B14" t="s">
         <v>104</v>
-      </c>
-[...1 lines deleted...]
-        <v>105</v>
       </c>
     </row>
     <row r="15" spans="1:2">
       <c r="A15" t="s">
+        <v>105</v>
+      </c>
+      <c r="B15" t="s">
         <v>106</v>
-      </c>
-[...1 lines deleted...]
-        <v>107</v>
       </c>
     </row>
     <row r="16" spans="1:2">
       <c r="A16" t="s">
-        <v>48</v>
+        <v>107</v>
       </c>
       <c r="B16" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="17" spans="1:2">
       <c r="A17" t="s">
+        <v>48</v>
+      </c>
+      <c r="B17" t="s">
         <v>109</v>
-      </c>
-[...1 lines deleted...]
-        <v>110</v>
       </c>
     </row>
     <row r="18" spans="1:2">
       <c r="A18" t="s">
+        <v>110</v>
+      </c>
+      <c r="B18" t="s">
         <v>111</v>
-      </c>
-[...1 lines deleted...]
-        <v>112</v>
       </c>
     </row>
     <row r="19" spans="1:2">
       <c r="A19" t="s">
-        <v>67</v>
+        <v>112</v>
       </c>
       <c r="B19" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="20" spans="1:2">
       <c r="A20" t="s">
+        <v>67</v>
+      </c>
+      <c r="B20" t="s">
         <v>114</v>
-      </c>
-[...1 lines deleted...]
-        <v>115</v>
       </c>
     </row>
     <row r="21" spans="1:2">
       <c r="A21" t="s">
+        <v>115</v>
+      </c>
+      <c r="B21" t="s">
         <v>116</v>
-      </c>
-[...1 lines deleted...]
-        <v>117</v>
       </c>
     </row>
     <row r="22" spans="1:2">
       <c r="A22" t="s">
-        <v>72</v>
+        <v>117</v>
       </c>
       <c r="B22" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="23" spans="1:2">
       <c r="A23" t="s">
-        <v>74</v>
+        <v>72</v>
       </c>
       <c r="B23" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="24" spans="1:2">
       <c r="A24" t="s">
-        <v>76</v>
+        <v>74</v>
       </c>
       <c r="B24" t="s">
         <v>120</v>
       </c>
     </row>
     <row r="25" spans="1:2">
       <c r="A25" t="s">
-        <v>82</v>
+        <v>76</v>
       </c>
       <c r="B25" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="26" spans="1:2">
       <c r="A26" t="s">
-        <v>84</v>
+        <v>82</v>
       </c>
       <c r="B26" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="27" spans="1:2">
       <c r="A27" t="s">
-        <v>86</v>
+        <v>84</v>
       </c>
       <c r="B27" t="s">
         <v>123</v>
       </c>
     </row>
     <row r="28" spans="1:2">
       <c r="A28" t="s">
-        <v>97</v>
+        <v>86</v>
       </c>
       <c r="B28" t="s">
         <v>124</v>
       </c>
     </row>
     <row r="29" spans="1:2">
       <c r="A29" t="s">
+        <v>97</v>
+      </c>
+      <c r="B29" t="s">
         <v>125</v>
-      </c>
-[...1 lines deleted...]
-        <v>126</v>
       </c>
     </row>
     <row r="30" spans="1:2">
       <c r="A30" t="s">
-        <v>65</v>
+        <v>126</v>
       </c>
       <c r="B30" t="s">
         <v>127</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>