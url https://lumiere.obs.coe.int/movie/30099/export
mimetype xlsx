--- v2 (2026-06-09)
+++ v3 (2026-07-22)
@@ -286,50 +286,53 @@
   <si>
     <t>SI</t>
   </si>
   <si>
     <t>Continental Film</t>
   </si>
   <si>
     <t>SK</t>
   </si>
   <si>
     <t>ASFK</t>
   </si>
   <si>
     <t>TR</t>
   </si>
   <si>
     <t>Tiglon</t>
   </si>
   <si>
     <t>Total EU28</t>
   </si>
   <si>
     <t>Total OBS</t>
   </si>
   <si>
+    <t>Beşir'le Vals</t>
+  </si>
+  <si>
     <t>Besir'le Vals</t>
   </si>
   <si>
     <t>Valček z Baširjem</t>
   </si>
   <si>
     <t>Valčík s Baširem</t>
   </si>
   <si>
     <t>Valčík s Bašírom</t>
   </si>
   <si>
     <t>Vals Cu Bashir</t>
   </si>
   <si>
     <t>Vals me ton Bashir</t>
   </si>
   <si>
     <t>Valss Bashiriga</t>
   </si>
   <si>
     <t>UA</t>
   </si>
   <si>
     <t>Вальс iз Баширом</t>
@@ -386,53 +389,50 @@
     <t>JP</t>
   </si>
   <si>
     <t>戦場でワルツを</t>
   </si>
   <si>
     <t>LT</t>
   </si>
   <si>
     <t>Valsas su Baširu</t>
   </si>
   <si>
     <t>Vals med Bashir</t>
   </si>
   <si>
     <t>Walc z Baszirem</t>
   </si>
   <si>
     <t>A Valsa com Bashir</t>
   </si>
   <si>
     <t>Valcek z Basirjem</t>
   </si>
   <si>
     <t>Valcík s Basírom</t>
-  </si>
-[...1 lines deleted...]
-    <t>Beşir'le Vals</t>
   </si>
   <si>
     <t>Вальс із Баширом</t>
   </si>
   <si>
     <t>RU</t>
   </si>
   <si>
     <t>Вальс с Баширом</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="### ### ##0"/>
   </numFmts>
   <fonts count="3">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
@@ -2120,250 +2120,250 @@
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B30"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="28.7109375" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="19.42578125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:2">
+      <c r="A2" t="s">
+        <v>86</v>
+      </c>
       <c r="B2" t="s">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="3" spans="1:2">
+      <c r="B3" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="3" spans="1:2">
-      <c r="A3" t="s">
+    <row r="4" spans="1:2">
+      <c r="A4" t="s">
         <v>86</v>
       </c>
-      <c r="B3" t="s">
-[...3 lines deleted...]
-    <row r="4" spans="1:2">
       <c r="B4" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="5" spans="1:2">
       <c r="B5" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="6" spans="1:2">
       <c r="B6" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="7" spans="1:2">
       <c r="B7" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="8" spans="1:2">
-      <c r="A8" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="B8" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="9" spans="1:2">
+      <c r="A9" t="s">
+        <v>65</v>
+      </c>
       <c r="B9" t="s">
         <v>96</v>
       </c>
     </row>
     <row r="10" spans="1:2">
-      <c r="A10" t="s">
+      <c r="B10" t="s">
         <v>97</v>
-      </c>
-[...1 lines deleted...]
-        <v>98</v>
       </c>
     </row>
     <row r="11" spans="1:2">
       <c r="A11" t="s">
-        <v>65</v>
+        <v>98</v>
       </c>
       <c r="B11" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="12" spans="1:2">
       <c r="A12" t="s">
+        <v>65</v>
+      </c>
+      <c r="B12" t="s">
         <v>100</v>
-      </c>
-[...1 lines deleted...]
-        <v>101</v>
       </c>
     </row>
     <row r="13" spans="1:2">
       <c r="A13" t="s">
-        <v>44</v>
+        <v>101</v>
       </c>
       <c r="B13" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="14" spans="1:2">
       <c r="A14" t="s">
+        <v>44</v>
+      </c>
+      <c r="B14" t="s">
         <v>103</v>
-      </c>
-[...1 lines deleted...]
-        <v>104</v>
       </c>
     </row>
     <row r="15" spans="1:2">
       <c r="A15" t="s">
+        <v>104</v>
+      </c>
+      <c r="B15" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>106</v>
       </c>
     </row>
     <row r="16" spans="1:2">
       <c r="A16" t="s">
+        <v>106</v>
+      </c>
+      <c r="B16" t="s">
         <v>107</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
     </row>
     <row r="17" spans="1:2">
       <c r="A17" t="s">
-        <v>48</v>
+        <v>108</v>
       </c>
       <c r="B17" t="s">
         <v>109</v>
       </c>
     </row>
     <row r="18" spans="1:2">
       <c r="A18" t="s">
+        <v>48</v>
+      </c>
+      <c r="B18" t="s">
         <v>110</v>
-      </c>
-[...1 lines deleted...]
-        <v>111</v>
       </c>
     </row>
     <row r="19" spans="1:2">
       <c r="A19" t="s">
+        <v>111</v>
+      </c>
+      <c r="B19" t="s">
         <v>112</v>
-      </c>
-[...1 lines deleted...]
-        <v>113</v>
       </c>
     </row>
     <row r="20" spans="1:2">
       <c r="A20" t="s">
-        <v>67</v>
+        <v>113</v>
       </c>
       <c r="B20" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="21" spans="1:2">
       <c r="A21" t="s">
+        <v>67</v>
+      </c>
+      <c r="B21" t="s">
         <v>115</v>
-      </c>
-[...1 lines deleted...]
-        <v>116</v>
       </c>
     </row>
     <row r="22" spans="1:2">
       <c r="A22" t="s">
+        <v>116</v>
+      </c>
+      <c r="B22" t="s">
         <v>117</v>
-      </c>
-[...1 lines deleted...]
-        <v>118</v>
       </c>
     </row>
     <row r="23" spans="1:2">
       <c r="A23" t="s">
-        <v>72</v>
+        <v>118</v>
       </c>
       <c r="B23" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="24" spans="1:2">
       <c r="A24" t="s">
-        <v>74</v>
+        <v>72</v>
       </c>
       <c r="B24" t="s">
         <v>120</v>
       </c>
     </row>
     <row r="25" spans="1:2">
       <c r="A25" t="s">
-        <v>76</v>
+        <v>74</v>
       </c>
       <c r="B25" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="26" spans="1:2">
       <c r="A26" t="s">
-        <v>82</v>
+        <v>76</v>
       </c>
       <c r="B26" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="27" spans="1:2">
       <c r="A27" t="s">
-        <v>84</v>
+        <v>82</v>
       </c>
       <c r="B27" t="s">
         <v>123</v>
       </c>
     </row>
     <row r="28" spans="1:2">
       <c r="A28" t="s">
-        <v>86</v>
+        <v>84</v>
       </c>
       <c r="B28" t="s">
         <v>124</v>
       </c>
     </row>
     <row r="29" spans="1:2">
       <c r="A29" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="B29" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="30" spans="1:2">
       <c r="A30" t="s">
         <v>126</v>
       </c>
       <c r="B30" t="s">
         <v>127</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">