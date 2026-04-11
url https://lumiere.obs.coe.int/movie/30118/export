--- v0 (2025-12-12)
+++ v1 (2026-04-11)
@@ -40,51 +40,51 @@
   <si>
     <t>Original title</t>
   </si>
   <si>
     <t>Le Silence de Lorna</t>
   </si>
   <si>
     <t>Director(s)</t>
   </si>
   <si>
     <t>Jean-Pierre Dardenne, Luc Dardenne</t>
   </si>
   <si>
     <t>Production year</t>
   </si>
   <si>
     <t>Producing or Co-producing countries</t>
   </si>
   <si>
     <t>BE, FR, IT</t>
   </si>
   <si>
     <t>IMDb link</t>
   </si>
   <si>
-    <t>https://www.imdb.com/title/tt1186369/</t>
+    <t>https://www.imdb.com/title/tt1186369</t>
   </si>
   <si>
     <t>ISAN link</t>
   </si>
   <si>
     <t>https://web.isan.org/public/en/isan/0000-0001-FE75-0000-1-0000-0000-Y</t>
   </si>
   <si>
     <t>EIDR link</t>
   </si>
   <si>
     <t>https://ui.eidr.org/view/content?id=10.5240/5170-0972-3960-9E3D-B6D1-U</t>
   </si>
   <si>
     <t>CNC (FR) link</t>
   </si>
   <si>
     <t>https://www.cnc.fr/professionnels/visas-et-classification/118774</t>
   </si>
   <si>
     <t>Wikidata link</t>
   </si>
   <si>
     <t>https://www.wikidata.org/wiki/Q140267</t>
   </si>
@@ -725,51 +725,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imdb.com/title/tt1186369/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.isan.org/public/en/isan/0000-0001-FE75-0000-1-0000-0000-Y" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ui.eidr.org/view/content?id=10.5240/5170-0972-3960-9E3D-B6D1-U" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnc.fr/professionnels/visas-et-classification/118774" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q140267" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.justwatch.com/us/movie/line-of-passage" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imdb.com/title/tt1186369" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.isan.org/public/en/isan/0000-0001-FE75-0000-1-0000-0000-Y" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ui.eidr.org/view/content?id=10.5240/5170-0972-3960-9E3D-B6D1-U" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnc.fr/professionnels/visas-et-classification/118774" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q140267" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.justwatch.com/us/movie/line-of-passage" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B10"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="33.140625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="66.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" s="1" t="s">
         <v>2</v>
@@ -1147,54 +1147,54 @@
         <v>592</v>
       </c>
       <c r="I8" s="3"/>
       <c r="J8" s="3"/>
       <c r="K8" s="3"/>
       <c r="L8" s="3">
         <v>775</v>
       </c>
       <c r="M8" s="3"/>
       <c r="N8" s="3"/>
       <c r="O8" s="3"/>
       <c r="P8" s="3"/>
       <c r="Q8" s="3"/>
     </row>
     <row r="9" spans="1:17">
       <c r="A9" t="s">
         <v>50</v>
       </c>
       <c r="B9" t="s">
         <v>51</v>
       </c>
       <c r="C9">
         <v>39687</v>
       </c>
       <c r="D9" s="3">
-        <v>360583</v>
+        <v>343272</v>
       </c>
       <c r="E9" s="3">
-        <v>349184</v>
+        <v>331873</v>
       </c>
       <c r="F9" s="3"/>
       <c r="G9" s="3">
         <v>247</v>
       </c>
       <c r="H9" s="3">
         <v>7225</v>
       </c>
       <c r="I9" s="3"/>
       <c r="J9" s="3"/>
       <c r="K9" s="3">
         <v>3927</v>
       </c>
       <c r="L9" s="3"/>
       <c r="M9" s="3"/>
       <c r="N9" s="3"/>
       <c r="O9" s="3"/>
       <c r="P9" s="3"/>
       <c r="Q9" s="3"/>
     </row>
     <row r="10" spans="1:17">
       <c r="A10" t="s">
         <v>52</v>
       </c>
       <c r="B10" t="s">
@@ -1603,101 +1603,101 @@
         <v>6960</v>
       </c>
       <c r="E22" s="3">
         <v>3858</v>
       </c>
       <c r="F22" s="3">
         <v>3102</v>
       </c>
       <c r="G22" s="3"/>
       <c r="H22" s="3"/>
       <c r="I22" s="3"/>
       <c r="J22" s="3"/>
       <c r="K22" s="3"/>
       <c r="L22" s="3"/>
       <c r="M22" s="3"/>
       <c r="N22" s="3"/>
       <c r="O22" s="3"/>
       <c r="P22" s="3"/>
       <c r="Q22" s="3"/>
     </row>
     <row r="23" spans="1:17">
       <c r="A23" t="s">
         <v>76</v>
       </c>
       <c r="D23" s="3">
-        <v>633414</v>
+        <v>616103</v>
       </c>
       <c r="E23" s="3">
-        <v>555160</v>
+        <v>537849</v>
       </c>
       <c r="F23" s="3">
         <v>32871</v>
       </c>
       <c r="G23" s="3">
         <v>31710</v>
       </c>
       <c r="H23" s="3">
         <v>8330</v>
       </c>
       <c r="I23" s="3">
         <v>204</v>
       </c>
       <c r="J23" s="3">
         <v>256</v>
       </c>
       <c r="K23" s="3">
         <v>3927</v>
       </c>
       <c r="L23" s="3">
         <v>828</v>
       </c>
       <c r="M23" s="3">
         <v>0</v>
       </c>
       <c r="N23" s="3">
         <v>47</v>
       </c>
       <c r="O23" s="3">
         <v>0</v>
       </c>
       <c r="P23" s="3">
         <v>0</v>
       </c>
       <c r="Q23" s="3">
         <v>81</v>
       </c>
     </row>
     <row r="24" spans="1:17">
       <c r="A24" t="s">
         <v>77</v>
       </c>
       <c r="D24" s="3">
-        <v>660972</v>
+        <v>643661</v>
       </c>
       <c r="E24" s="3">
-        <v>565143</v>
+        <v>547832</v>
       </c>
       <c r="F24" s="3">
         <v>50273</v>
       </c>
       <c r="G24" s="3">
         <v>31710</v>
       </c>
       <c r="H24" s="3">
         <v>8330</v>
       </c>
       <c r="I24" s="3">
         <v>204</v>
       </c>
       <c r="J24" s="3">
         <v>294</v>
       </c>
       <c r="K24" s="3">
         <v>3927</v>
       </c>
       <c r="L24" s="3">
         <v>828</v>
       </c>
       <c r="M24" s="3">
         <v>43</v>
       </c>