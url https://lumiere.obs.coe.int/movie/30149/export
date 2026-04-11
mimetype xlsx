--- v0 (2025-12-03)
+++ v1 (2026-04-11)
@@ -40,51 +40,51 @@
   <si>
     <t>Original title</t>
   </si>
   <si>
     <t>Fly Me to the Moon</t>
   </si>
   <si>
     <t>Director(s)</t>
   </si>
   <si>
     <t>Ben Stassen, Mimi Maynard</t>
   </si>
   <si>
     <t>Production year</t>
   </si>
   <si>
     <t>Producing or Co-producing countries</t>
   </si>
   <si>
     <t>BE, US</t>
   </si>
   <si>
     <t>IMDb link</t>
   </si>
   <si>
-    <t>https://www.imdb.com/title/tt0486321/</t>
+    <t>https://www.imdb.com/title/tt0486321</t>
   </si>
   <si>
     <t>ISAN link</t>
   </si>
   <si>
     <t>https://web.isan.org/public/en/isan/0000-0002-31FC-0000-1-0000-0000-Y</t>
   </si>
   <si>
     <t>EIDR link</t>
   </si>
   <si>
     <t>https://ui.eidr.org/view/content?id=10.5240/A600-BBA4-1387-4FDA-711A-P</t>
   </si>
   <si>
     <t>CNC (FR) link</t>
   </si>
   <si>
     <t>https://www.cnc.fr/professionnels/visas-et-classification/121617</t>
   </si>
   <si>
     <t>Wikidata link</t>
   </si>
   <si>
     <t>https://www.wikidata.org/wiki/Q1434522</t>
   </si>
@@ -358,60 +358,60 @@
   <si>
     <t>Fly meg til månen</t>
   </si>
   <si>
     <t>Wyprawa na Księżyc</t>
   </si>
   <si>
     <t>Sa zburam spre luna</t>
   </si>
   <si>
     <t>Sã zburãm spre lunã 3D</t>
   </si>
   <si>
     <t>Muvajmo na Mesec</t>
   </si>
   <si>
     <t>Muhice osvajajo Luno</t>
   </si>
   <si>
     <t>Cesta na mesiac 3D</t>
   </si>
   <si>
     <t>Beni Aya Uçur</t>
   </si>
   <si>
+    <t>Мухнемо на Місяць</t>
+  </si>
+  <si>
+    <t>RU</t>
+  </si>
+  <si>
+    <t>Мухнём на Луну</t>
+  </si>
+  <si>
     <t>Fly Me to the Moon 3D</t>
-  </si>
-[...7 lines deleted...]
-    <t>Мухнём на Луну</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="### ### ##0"/>
   </numFmts>
   <fonts count="3">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
@@ -728,51 +728,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imdb.com/title/tt0486321/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.isan.org/public/en/isan/0000-0002-31FC-0000-1-0000-0000-Y" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ui.eidr.org/view/content?id=10.5240/A600-BBA4-1387-4FDA-711A-P" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnc.fr/professionnels/visas-et-classification/121617" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q1434522" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.justwatch.com/us/movie/fly-me-to-the-moon" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imdb.com/title/tt0486321" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.isan.org/public/en/isan/0000-0002-31FC-0000-1-0000-0000-Y" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ui.eidr.org/view/content?id=10.5240/A600-BBA4-1387-4FDA-711A-P" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnc.fr/professionnels/visas-et-classification/121617" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q1434522" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.justwatch.com/us/movie/fly-me-to-the-moon" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B10"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="33.140625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="67.5703125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" s="1" t="s">
         <v>2</v>
@@ -1221,54 +1221,54 @@
         <v>7551</v>
       </c>
       <c r="G11" s="3"/>
       <c r="H11" s="3"/>
       <c r="I11" s="3"/>
       <c r="J11" s="3"/>
       <c r="K11" s="3"/>
       <c r="L11" s="3"/>
       <c r="M11" s="3"/>
       <c r="N11" s="3"/>
       <c r="O11" s="3"/>
       <c r="P11" s="3"/>
       <c r="Q11" s="3"/>
     </row>
     <row r="12" spans="1:17">
       <c r="A12" t="s">
         <v>54</v>
       </c>
       <c r="B12" t="s">
         <v>55</v>
       </c>
       <c r="C12">
         <v>39750</v>
       </c>
       <c r="D12" s="3">
-        <v>159713</v>
+        <v>207012</v>
       </c>
       <c r="E12" s="3">
-        <v>159713</v>
+        <v>207012</v>
       </c>
       <c r="F12" s="3"/>
       <c r="G12" s="3"/>
       <c r="H12" s="3"/>
       <c r="I12" s="3"/>
       <c r="J12" s="3"/>
       <c r="K12" s="3"/>
       <c r="L12" s="3"/>
       <c r="M12" s="3"/>
       <c r="N12" s="3"/>
       <c r="O12" s="3"/>
       <c r="P12" s="3"/>
       <c r="Q12" s="3"/>
     </row>
     <row r="13" spans="1:17">
       <c r="A13" t="s">
         <v>56</v>
       </c>
       <c r="B13" t="s">
         <v>57</v>
       </c>
       <c r="C13">
         <v>39724</v>
       </c>
       <c r="D13" s="3">
@@ -1662,101 +1662,101 @@
       </c>
       <c r="D26" s="3">
         <v>53209</v>
       </c>
       <c r="E26" s="3">
         <v>53209</v>
       </c>
       <c r="F26" s="3"/>
       <c r="G26" s="3"/>
       <c r="H26" s="3"/>
       <c r="I26" s="3"/>
       <c r="J26" s="3"/>
       <c r="K26" s="3"/>
       <c r="L26" s="3"/>
       <c r="M26" s="3"/>
       <c r="N26" s="3"/>
       <c r="O26" s="3"/>
       <c r="P26" s="3"/>
       <c r="Q26" s="3"/>
     </row>
     <row r="27" spans="1:17">
       <c r="A27" t="s">
         <v>79</v>
       </c>
       <c r="D27" s="3">
-        <v>1787737</v>
+        <v>1835036</v>
       </c>
       <c r="E27" s="3">
-        <v>1220282</v>
+        <v>1267581</v>
       </c>
       <c r="F27" s="3">
         <v>555686</v>
       </c>
       <c r="G27" s="3">
         <v>7928</v>
       </c>
       <c r="H27" s="3">
         <v>205</v>
       </c>
       <c r="I27" s="3">
         <v>1880</v>
       </c>
       <c r="J27" s="3">
         <v>248</v>
       </c>
       <c r="K27" s="3">
         <v>186</v>
       </c>
       <c r="L27" s="3">
         <v>238</v>
       </c>
       <c r="M27" s="3">
         <v>476</v>
       </c>
       <c r="N27" s="3">
         <v>276</v>
       </c>
       <c r="O27" s="3">
         <v>268</v>
       </c>
       <c r="P27" s="3">
         <v>64</v>
       </c>
       <c r="Q27" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="28" spans="1:17">
       <c r="A28" t="s">
         <v>80</v>
       </c>
       <c r="D28" s="3">
-        <v>1851505</v>
+        <v>1898804</v>
       </c>
       <c r="E28" s="3">
-        <v>1278403</v>
+        <v>1325702</v>
       </c>
       <c r="F28" s="3">
         <v>561333</v>
       </c>
       <c r="G28" s="3">
         <v>7928</v>
       </c>
       <c r="H28" s="3">
         <v>205</v>
       </c>
       <c r="I28" s="3">
         <v>1880</v>
       </c>
       <c r="J28" s="3">
         <v>248</v>
       </c>
       <c r="K28" s="3">
         <v>186</v>
       </c>
       <c r="L28" s="3">
         <v>238</v>
       </c>
       <c r="M28" s="3">
         <v>476</v>
       </c>
@@ -1967,66 +1967,66 @@
     <row r="25" spans="1:2">
       <c r="A25" t="s">
         <v>74</v>
       </c>
       <c r="B25" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="26" spans="1:2">
       <c r="A26" t="s">
         <v>76</v>
       </c>
       <c r="B26" t="s">
         <v>112</v>
       </c>
     </row>
     <row r="27" spans="1:2">
       <c r="A27" t="s">
         <v>77</v>
       </c>
       <c r="B27" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="28" spans="1:2">
+      <c r="A28" t="s">
+        <v>88</v>
+      </c>
       <c r="B28" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="29" spans="1:2">
       <c r="A29" t="s">
-        <v>88</v>
+        <v>115</v>
       </c>
       <c r="B29" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
     </row>
     <row r="30" spans="1:2">
-      <c r="A30" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="B30" t="s">
         <v>117</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>