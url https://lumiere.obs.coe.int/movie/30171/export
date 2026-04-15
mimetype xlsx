--- v0 (2025-11-22)
+++ v1 (2026-04-15)
@@ -40,51 +40,51 @@
   <si>
     <t>Original title</t>
   </si>
   <si>
     <t>Rumba</t>
   </si>
   <si>
     <t>Director(s)</t>
   </si>
   <si>
     <t>Dominique Abel, Fiona Gordon, Bruno Romy</t>
   </si>
   <si>
     <t>Production year</t>
   </si>
   <si>
     <t>Producing or Co-producing countries</t>
   </si>
   <si>
     <t>BE, FR</t>
   </si>
   <si>
     <t>IMDb link</t>
   </si>
   <si>
-    <t>https://www.imdb.com/title/tt1160022/</t>
+    <t>https://www.imdb.com/title/tt1160022</t>
   </si>
   <si>
     <t>ISAN link</t>
   </si>
   <si>
     <t>https://web.isan.org/public/en/isan/0000-0002-35A0-0000-8-0000-0000-D</t>
   </si>
   <si>
     <t>EIDR link</t>
   </si>
   <si>
     <t>https://ui.eidr.org/view/content?id=10.5240/BF28-486A-22E1-3DE0-34B7-K</t>
   </si>
   <si>
     <t>CNC (FR) link</t>
   </si>
   <si>
     <t>https://www.cnc.fr/professionnels/visas-et-classification/119014</t>
   </si>
   <si>
     <t>Wikidata link</t>
   </si>
   <si>
     <t>https://www.wikidata.org/wiki/Q3453149</t>
   </si>
@@ -566,51 +566,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imdb.com/title/tt1160022/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.isan.org/public/en/isan/0000-0002-35A0-0000-8-0000-0000-D" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ui.eidr.org/view/content?id=10.5240/BF28-486A-22E1-3DE0-34B7-K" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnc.fr/professionnels/visas-et-classification/119014" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q3453149" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.justwatch.com/fr/film/rumba" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imdb.com/title/tt1160022" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.isan.org/public/en/isan/0000-0002-35A0-0000-8-0000-0000-D" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ui.eidr.org/view/content?id=10.5240/BF28-486A-22E1-3DE0-34B7-K" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnc.fr/professionnels/visas-et-classification/119014" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q3453149" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.justwatch.com/fr/film/rumba" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B10"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="33.140625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="66.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" s="1" t="s">
         <v>2</v>
@@ -865,54 +865,54 @@
       </c>
       <c r="H4" s="3"/>
       <c r="I4" s="3"/>
       <c r="J4" s="3"/>
       <c r="K4" s="3"/>
       <c r="L4" s="3"/>
       <c r="M4" s="3"/>
       <c r="N4" s="3"/>
       <c r="O4" s="3"/>
       <c r="P4" s="3"/>
       <c r="Q4" s="3"/>
       <c r="R4" s="3"/>
       <c r="S4" s="3"/>
     </row>
     <row r="5" spans="1:19">
       <c r="A5" t="s">
         <v>44</v>
       </c>
       <c r="B5" t="s">
         <v>45</v>
       </c>
       <c r="C5">
         <v>39701</v>
       </c>
       <c r="D5" s="3">
-        <v>311723</v>
+        <v>320024</v>
       </c>
       <c r="E5" s="3">
-        <v>121806</v>
+        <v>130107</v>
       </c>
       <c r="F5" s="3"/>
       <c r="G5" s="3">
         <v>715</v>
       </c>
       <c r="H5" s="3">
         <v>1133</v>
       </c>
       <c r="I5" s="3"/>
       <c r="J5" s="3">
         <v>27044</v>
       </c>
       <c r="K5" s="3">
         <v>5225</v>
       </c>
       <c r="L5" s="3">
         <v>7168</v>
       </c>
       <c r="M5" s="3">
         <v>17730</v>
       </c>
       <c r="N5" s="3">
         <v>7810</v>
       </c>
       <c r="O5" s="3">
@@ -1114,107 +1114,107 @@
       <c r="E11" s="3"/>
       <c r="F11" s="3">
         <v>2673</v>
       </c>
       <c r="G11" s="3"/>
       <c r="H11" s="3"/>
       <c r="I11" s="3">
         <v>1900</v>
       </c>
       <c r="J11" s="3"/>
       <c r="K11" s="3"/>
       <c r="L11" s="3"/>
       <c r="M11" s="3"/>
       <c r="N11" s="3"/>
       <c r="O11" s="3"/>
       <c r="P11" s="3"/>
       <c r="Q11" s="3"/>
       <c r="R11" s="3"/>
       <c r="S11" s="3"/>
     </row>
     <row r="12" spans="1:19">
       <c r="A12" t="s">
         <v>56</v>
       </c>
       <c r="D12" s="3">
-        <v>342513</v>
+        <v>350814</v>
       </c>
       <c r="E12" s="3">
-        <v>143504</v>
+        <v>151805</v>
       </c>
       <c r="F12" s="3">
         <v>7265</v>
       </c>
       <c r="G12" s="3">
         <v>2140</v>
       </c>
       <c r="H12" s="3">
         <v>1535</v>
       </c>
       <c r="I12" s="3">
         <v>0</v>
       </c>
       <c r="J12" s="3">
         <v>27044</v>
       </c>
       <c r="K12" s="3">
         <v>5225</v>
       </c>
       <c r="L12" s="3">
         <v>7168</v>
       </c>
       <c r="M12" s="3">
         <v>17730</v>
       </c>
       <c r="N12" s="3">
         <v>7810</v>
       </c>
       <c r="O12" s="3">
         <v>10663</v>
       </c>
       <c r="P12" s="3">
         <v>14645</v>
       </c>
       <c r="Q12" s="3">
         <v>31160</v>
       </c>
       <c r="R12" s="3">
         <v>23855</v>
       </c>
       <c r="S12" s="3">
         <v>42769</v>
       </c>
     </row>
     <row r="13" spans="1:19">
       <c r="A13" t="s">
         <v>57</v>
       </c>
       <c r="D13" s="3">
-        <v>351040</v>
+        <v>359341</v>
       </c>
       <c r="E13" s="3">
-        <v>147007</v>
+        <v>155308</v>
       </c>
       <c r="F13" s="3">
         <v>10373</v>
       </c>
       <c r="G13" s="3">
         <v>2140</v>
       </c>
       <c r="H13" s="3">
         <v>1535</v>
       </c>
       <c r="I13" s="3">
         <v>1916</v>
       </c>
       <c r="J13" s="3">
         <v>27044</v>
       </c>
       <c r="K13" s="3">
         <v>5225</v>
       </c>
       <c r="L13" s="3">
         <v>7168</v>
       </c>
       <c r="M13" s="3">
         <v>17730</v>
       </c>