--- v0 (2025-11-14)
+++ v1 (2026-04-16)
@@ -40,51 +40,51 @@
   <si>
     <t>Original title</t>
   </si>
   <si>
     <t>Non pensarci</t>
   </si>
   <si>
     <t>Director(s)</t>
   </si>
   <si>
     <t>Gianni Zanasi</t>
   </si>
   <si>
     <t>Production year</t>
   </si>
   <si>
     <t>Producing or Co-producing countries</t>
   </si>
   <si>
     <t>IT</t>
   </si>
   <si>
     <t>IMDb link</t>
   </si>
   <si>
-    <t>https://www.imdb.com/title/tt1093382/</t>
+    <t>https://www.imdb.com/title/tt1093382</t>
   </si>
   <si>
     <t>ISAN link</t>
   </si>
   <si>
     <t>https://web.isan.org/public/en/isan/0000-0004-FA1A-0000-A-0000-0000-7</t>
   </si>
   <si>
     <t>EIDR link</t>
   </si>
   <si>
     <t>https://ui.eidr.org/view/content?id=10.5240/E5F8-2908-9312-FEF2-BDD8-E</t>
   </si>
   <si>
     <t>CNC (FR) link</t>
   </si>
   <si>
     <t>https://www.cnc.fr/professionnels/visas-et-classification/120082</t>
   </si>
   <si>
     <t>Wikidata link</t>
   </si>
   <si>
     <t>https://www.wikidata.org/wiki/Q847311</t>
   </si>
@@ -593,51 +593,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imdb.com/title/tt1093382/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.isan.org/public/en/isan/0000-0004-FA1A-0000-A-0000-0000-7" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ui.eidr.org/view/content?id=10.5240/E5F8-2908-9312-FEF2-BDD8-E" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnc.fr/professionnels/visas-et-classification/120082" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q847311" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.justwatch.com/it/film/non-pensarci" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imdb.com/title/tt1093382" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.isan.org/public/en/isan/0000-0004-FA1A-0000-A-0000-0000-7" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ui.eidr.org/view/content?id=10.5240/E5F8-2908-9312-FEF2-BDD8-E" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnc.fr/professionnels/visas-et-classification/120082" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q847311" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.justwatch.com/it/film/non-pensarci" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B10"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="33.140625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="66.42578125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" s="1" t="s">
         <v>2</v>
@@ -878,54 +878,54 @@
       <c r="C6">
         <v>39960</v>
       </c>
       <c r="D6" s="3">
         <v>100</v>
       </c>
       <c r="E6" s="3"/>
       <c r="F6" s="3">
         <v>100</v>
       </c>
       <c r="G6" s="3"/>
       <c r="H6" s="3"/>
       <c r="I6" s="3"/>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" t="s">
         <v>38</v>
       </c>
       <c r="B7" t="s">
         <v>39</v>
       </c>
       <c r="C7">
         <v>39568</v>
       </c>
       <c r="D7" s="3">
-        <v>100322</v>
+        <v>90322</v>
       </c>
       <c r="E7" s="3">
-        <v>100257</v>
+        <v>90257</v>
       </c>
       <c r="F7" s="3"/>
       <c r="G7" s="3">
         <v>65</v>
       </c>
       <c r="H7" s="3"/>
       <c r="I7" s="3"/>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" t="s">
         <v>6</v>
       </c>
       <c r="B8" t="s">
         <v>40</v>
       </c>
       <c r="C8">
         <v>39542</v>
       </c>
       <c r="D8" s="3">
         <v>255230</v>
       </c>
       <c r="E8" s="3">
         <v>254050</v>
       </c>
       <c r="F8" s="3">
@@ -1016,77 +1016,77 @@
       </c>
       <c r="B13" t="s">
         <v>47</v>
       </c>
       <c r="C13">
         <v>39689</v>
       </c>
       <c r="D13" s="3">
         <v>1310</v>
       </c>
       <c r="E13" s="3">
         <v>985</v>
       </c>
       <c r="F13" s="3">
         <v>325</v>
       </c>
       <c r="G13" s="3"/>
       <c r="H13" s="3"/>
       <c r="I13" s="3"/>
     </row>
     <row r="14" spans="1:9">
       <c r="A14" t="s">
         <v>48</v>
       </c>
       <c r="D14" s="3">
-        <v>411044</v>
+        <v>401044</v>
       </c>
       <c r="E14" s="3">
-        <v>407840</v>
+        <v>397840</v>
       </c>
       <c r="F14" s="3">
         <v>2689</v>
       </c>
       <c r="G14" s="3">
         <v>439</v>
       </c>
       <c r="H14" s="3">
         <v>16</v>
       </c>
       <c r="I14" s="3">
         <v>60</v>
       </c>
     </row>
     <row r="15" spans="1:9">
       <c r="A15" t="s">
         <v>49</v>
       </c>
       <c r="D15" s="3">
-        <v>440532</v>
+        <v>430532</v>
       </c>
       <c r="E15" s="3">
-        <v>434461</v>
+        <v>424461</v>
       </c>
       <c r="F15" s="3">
         <v>5556</v>
       </c>
       <c r="G15" s="3">
         <v>439</v>
       </c>
       <c r="H15" s="3">
         <v>16</v>
       </c>
       <c r="I15" s="3">
         <v>60</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B16"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>