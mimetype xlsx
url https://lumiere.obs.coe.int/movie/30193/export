--- v0 (2025-11-21)
+++ v1 (2026-04-15)
@@ -40,51 +40,51 @@
   <si>
     <t>Original title</t>
   </si>
   <si>
     <t>Hunger</t>
   </si>
   <si>
     <t>Director(s)</t>
   </si>
   <si>
     <t>Steve McQueen</t>
   </si>
   <si>
     <t>Production year</t>
   </si>
   <si>
     <t>Producing or Co-producing countries</t>
   </si>
   <si>
     <t>GB, IE</t>
   </si>
   <si>
     <t>IMDb link</t>
   </si>
   <si>
-    <t>https://www.imdb.com/title/tt0986233/</t>
+    <t>https://www.imdb.com/title/tt0986233</t>
   </si>
   <si>
     <t>ISAN link</t>
   </si>
   <si>
     <t>https://web.isan.org/public/en/isan/0000-0002-2995-0000-Q-0000-0000-X</t>
   </si>
   <si>
     <t>EIDR link</t>
   </si>
   <si>
     <t>https://ui.eidr.org/view/content?id=10.5240/B5AE-F640-FE29-C235-21FC-L</t>
   </si>
   <si>
     <t>CNC (FR) link</t>
   </si>
   <si>
     <t>https://www.cnc.fr/professionnels/visas-et-classification/121907</t>
   </si>
   <si>
     <t>Wikidata link</t>
   </si>
   <si>
     <t>https://www.wikidata.org/wiki/Q1637811</t>
   </si>
@@ -683,51 +683,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imdb.com/title/tt0986233/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.isan.org/public/en/isan/0000-0002-2995-0000-Q-0000-0000-X" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ui.eidr.org/view/content?id=10.5240/B5AE-F640-FE29-C235-21FC-L" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnc.fr/professionnels/visas-et-classification/121907" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q1637811" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.justwatch.com/uk/movie/hunger-2008" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imdb.com/title/tt0986233" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.isan.org/public/en/isan/0000-0002-2995-0000-Q-0000-0000-X" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ui.eidr.org/view/content?id=10.5240/B5AE-F640-FE29-C235-21FC-L" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnc.fr/professionnels/visas-et-classification/121907" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q1637811" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.justwatch.com/uk/movie/hunger-2008" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B10"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="33.140625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="66.28515625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" s="1" t="s">
         <v>2</v>
@@ -1089,54 +1089,54 @@
       <c r="H7" s="3"/>
       <c r="I7" s="3"/>
       <c r="J7" s="3"/>
       <c r="K7" s="3"/>
       <c r="L7" s="3"/>
       <c r="M7" s="3"/>
       <c r="N7" s="3"/>
       <c r="O7" s="3"/>
       <c r="P7" s="3"/>
       <c r="Q7" s="3"/>
       <c r="R7" s="3"/>
       <c r="S7" s="3"/>
       <c r="T7" s="3"/>
     </row>
     <row r="8" spans="1:20">
       <c r="A8" t="s">
         <v>51</v>
       </c>
       <c r="B8" t="s">
         <v>52</v>
       </c>
       <c r="C8">
         <v>39778</v>
       </c>
       <c r="D8" s="3">
-        <v>52337</v>
+        <v>91791</v>
       </c>
       <c r="E8" s="3">
-        <v>50414</v>
+        <v>89868</v>
       </c>
       <c r="F8" s="3"/>
       <c r="G8" s="3">
         <v>575</v>
       </c>
       <c r="H8" s="3">
         <v>815</v>
       </c>
       <c r="I8" s="3"/>
       <c r="J8" s="3"/>
       <c r="K8" s="3">
         <v>322</v>
       </c>
       <c r="L8" s="3">
         <v>211</v>
       </c>
       <c r="M8" s="3"/>
       <c r="N8" s="3"/>
       <c r="O8" s="3"/>
       <c r="P8" s="3"/>
       <c r="Q8" s="3"/>
       <c r="R8" s="3"/>
       <c r="S8" s="3"/>
       <c r="T8" s="3"/>
     </row>
@@ -1657,54 +1657,54 @@
       <c r="F23" s="3">
         <v>8843</v>
       </c>
       <c r="G23" s="3"/>
       <c r="H23" s="3">
         <v>238</v>
       </c>
       <c r="I23" s="3"/>
       <c r="J23" s="3"/>
       <c r="K23" s="3"/>
       <c r="L23" s="3"/>
       <c r="M23" s="3"/>
       <c r="N23" s="3"/>
       <c r="O23" s="3"/>
       <c r="P23" s="3"/>
       <c r="Q23" s="3"/>
       <c r="R23" s="3"/>
       <c r="S23" s="3"/>
       <c r="T23" s="3"/>
     </row>
     <row r="24" spans="1:20">
       <c r="A24" t="s">
         <v>79</v>
       </c>
       <c r="D24" s="3">
-        <v>323030</v>
+        <v>362484</v>
       </c>
       <c r="E24" s="3">
-        <v>232691</v>
+        <v>272145</v>
       </c>
       <c r="F24" s="3">
         <v>16694</v>
       </c>
       <c r="G24" s="3">
         <v>14079</v>
       </c>
       <c r="H24" s="3">
         <v>1003</v>
       </c>
       <c r="I24" s="3">
         <v>56427</v>
       </c>
       <c r="J24" s="3">
         <v>128</v>
       </c>
       <c r="K24" s="3">
         <v>698</v>
       </c>
       <c r="L24" s="3">
         <v>230</v>
       </c>
       <c r="M24" s="3">
         <v>107</v>
       </c>
@@ -1713,54 +1713,54 @@
       </c>
       <c r="O24" s="3">
         <v>54</v>
       </c>
       <c r="P24" s="3">
         <v>58</v>
       </c>
       <c r="Q24" s="3">
         <v>19</v>
       </c>
       <c r="R24" s="3">
         <v>59</v>
       </c>
       <c r="S24" s="3">
         <v>0</v>
       </c>
       <c r="T24" s="3">
         <v>682</v>
       </c>
     </row>
     <row r="25" spans="1:20">
       <c r="A25" t="s">
         <v>80</v>
       </c>
       <c r="D25" s="3">
-        <v>334825</v>
+        <v>374279</v>
       </c>
       <c r="E25" s="3">
-        <v>232691</v>
+        <v>272145</v>
       </c>
       <c r="F25" s="3">
         <v>28045</v>
       </c>
       <c r="G25" s="3">
         <v>14079</v>
       </c>
       <c r="H25" s="3">
         <v>1241</v>
       </c>
       <c r="I25" s="3">
         <v>56427</v>
       </c>
       <c r="J25" s="3">
         <v>238</v>
       </c>
       <c r="K25" s="3">
         <v>698</v>
       </c>
       <c r="L25" s="3">
         <v>230</v>
       </c>
       <c r="M25" s="3">
         <v>107</v>
       </c>