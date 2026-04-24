--- v0 (2025-12-08)
+++ v1 (2026-04-24)
@@ -40,51 +40,51 @@
   <si>
     <t>Original title</t>
   </si>
   <si>
     <t>Caos calmo</t>
   </si>
   <si>
     <t>Director(s)</t>
   </si>
   <si>
     <t>Antonello Grimaldi</t>
   </si>
   <si>
     <t>Production year</t>
   </si>
   <si>
     <t>Producing or Co-producing countries</t>
   </si>
   <si>
     <t>IT</t>
   </si>
   <si>
     <t>IMDb link</t>
   </si>
   <si>
-    <t>https://www.imdb.com/title/tt0929412/</t>
+    <t>https://www.imdb.com/title/tt0929412</t>
   </si>
   <si>
     <t>ISAN link</t>
   </si>
   <si>
     <t>https://web.isan.org/public/en/isan/0000-0003-E526-0000-Y-0000-0000-9</t>
   </si>
   <si>
     <t>EIDR link</t>
   </si>
   <si>
     <t>https://ui.eidr.org/view/content?id=10.5240/7858-03CC-828C-35C1-7F59-S</t>
   </si>
   <si>
     <t>CNC (FR) link</t>
   </si>
   <si>
     <t>https://www.cnc.fr/professionnels/visas-et-classification/121883</t>
   </si>
   <si>
     <t>Wikidata link</t>
   </si>
   <si>
     <t>https://www.wikidata.org/wiki/Q262803</t>
   </si>
@@ -605,51 +605,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imdb.com/title/tt0929412/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.isan.org/public/en/isan/0000-0003-E526-0000-Y-0000-0000-9" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ui.eidr.org/view/content?id=10.5240/7858-03CC-828C-35C1-7F59-S" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnc.fr/professionnels/visas-et-classification/121883" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q262803" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.justwatch.com/it/film/quiet-chaos" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imdb.com/title/tt0929412" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.isan.org/public/en/isan/0000-0003-E526-0000-Y-0000-0000-9" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ui.eidr.org/view/content?id=10.5240/7858-03CC-828C-35C1-7F59-S" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnc.fr/professionnels/visas-et-classification/121883" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q262803" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.justwatch.com/it/film/quiet-chaos" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B10"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="33.140625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="66.28515625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" s="1" t="s">
         <v>2</v>
@@ -950,54 +950,54 @@
       </c>
       <c r="F7" s="3">
         <v>710</v>
       </c>
       <c r="G7" s="3">
         <v>99</v>
       </c>
       <c r="H7" s="3"/>
       <c r="I7" s="3"/>
       <c r="J7" s="3">
         <v>60</v>
       </c>
       <c r="K7" s="3"/>
     </row>
     <row r="8" spans="1:11">
       <c r="A8" t="s">
         <v>42</v>
       </c>
       <c r="B8" t="s">
         <v>43</v>
       </c>
       <c r="C8">
         <v>39792</v>
       </c>
       <c r="D8" s="3">
-        <v>41308</v>
+        <v>40483</v>
       </c>
       <c r="E8" s="3">
-        <v>41308</v>
+        <v>40483</v>
       </c>
       <c r="F8" s="3"/>
       <c r="G8" s="3"/>
       <c r="H8" s="3"/>
       <c r="I8" s="3"/>
       <c r="J8" s="3"/>
       <c r="K8" s="3"/>
     </row>
     <row r="9" spans="1:11">
       <c r="A9" t="s">
         <v>44</v>
       </c>
       <c r="B9" t="s">
         <v>45</v>
       </c>
       <c r="C9">
         <v>39745</v>
       </c>
       <c r="D9" s="3">
         <v>15840</v>
       </c>
       <c r="E9" s="3">
         <v>14453</v>
       </c>
       <c r="F9" s="3">
@@ -1175,83 +1175,83 @@
       <c r="C16">
         <v>39800</v>
       </c>
       <c r="D16" s="3">
         <v>8522</v>
       </c>
       <c r="E16" s="3">
         <v>3398</v>
       </c>
       <c r="F16" s="3">
         <v>5094</v>
       </c>
       <c r="G16" s="3"/>
       <c r="H16" s="3"/>
       <c r="I16" s="3"/>
       <c r="J16" s="3"/>
       <c r="K16" s="3">
         <v>30</v>
       </c>
     </row>
     <row r="17" spans="1:11">
       <c r="A17" t="s">
         <v>57</v>
       </c>
       <c r="D17" s="3">
-        <v>1215107</v>
+        <v>1214282</v>
       </c>
       <c r="E17" s="3">
-        <v>1114912</v>
+        <v>1114087</v>
       </c>
       <c r="F17" s="3">
         <v>95074</v>
       </c>
       <c r="G17" s="3">
         <v>4511</v>
       </c>
       <c r="H17" s="3">
         <v>444</v>
       </c>
       <c r="I17" s="3">
         <v>0</v>
       </c>
       <c r="J17" s="3">
         <v>130</v>
       </c>
       <c r="K17" s="3">
         <v>36</v>
       </c>
     </row>
     <row r="18" spans="1:11">
       <c r="A18" t="s">
         <v>58</v>
       </c>
       <c r="D18" s="3">
-        <v>1236857</v>
+        <v>1236032</v>
       </c>
       <c r="E18" s="3">
-        <v>1135846</v>
+        <v>1135021</v>
       </c>
       <c r="F18" s="3">
         <v>95657</v>
       </c>
       <c r="G18" s="3">
         <v>4547</v>
       </c>
       <c r="H18" s="3">
         <v>565</v>
       </c>
       <c r="I18" s="3">
         <v>47</v>
       </c>
       <c r="J18" s="3">
         <v>148</v>
       </c>
       <c r="K18" s="3">
         <v>47</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 