--- v0 (2025-12-08)
+++ v1 (2026-04-08)
@@ -40,51 +40,51 @@
   <si>
     <t>Original title</t>
   </si>
   <si>
     <t>Young at Heart</t>
   </si>
   <si>
     <t>Director(s)</t>
   </si>
   <si>
     <t>Stephen Walker, Sally George</t>
   </si>
   <si>
     <t>Production year</t>
   </si>
   <si>
     <t>Producing or Co-producing countries</t>
   </si>
   <si>
     <t>GB</t>
   </si>
   <si>
     <t>IMDb link</t>
   </si>
   <si>
-    <t>https://www.imdb.com/title/tt1047007/</t>
+    <t>https://www.imdb.com/title/tt1047007</t>
   </si>
   <si>
     <t>ISAN link</t>
   </si>
   <si>
     <t>https://web.isan.org/public/en/isan/0000-0001-DB1C-0000-V-0000-0000-I</t>
   </si>
   <si>
     <t>EIDR link</t>
   </si>
   <si>
     <t>https://ui.eidr.org/view/content?id=10.5240/495E-98FA-52FB-C41B-9608-Y</t>
   </si>
   <si>
     <t>CNC (FR) link</t>
   </si>
   <si>
     <t>https://www.cnc.fr/professionnels/visas-et-classification/121498</t>
   </si>
   <si>
     <t>Wikidata link</t>
   </si>
   <si>
     <t>https://www.wikidata.org/wiki/Q3147087</t>
   </si>
@@ -587,51 +587,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imdb.com/title/tt1047007/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.isan.org/public/en/isan/0000-0001-DB1C-0000-V-0000-0000-I" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ui.eidr.org/view/content?id=10.5240/495E-98FA-52FB-C41B-9608-Y" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnc.fr/professionnels/visas-et-classification/121498" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q3147087" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.justwatch.com/us/movie/young-at-heart" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imdb.com/title/tt1047007" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.isan.org/public/en/isan/0000-0001-DB1C-0000-V-0000-0000-I" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ui.eidr.org/view/content?id=10.5240/495E-98FA-52FB-C41B-9608-Y" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnc.fr/professionnels/visas-et-classification/121498" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q3147087" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.justwatch.com/us/movie/young-at-heart" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B10"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="33.140625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="66.42578125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" s="1" t="s">
         <v>2</v>
@@ -969,54 +969,54 @@
       </c>
       <c r="G6" s="3"/>
       <c r="H6" s="3"/>
       <c r="I6" s="3"/>
       <c r="J6" s="3"/>
       <c r="K6" s="3"/>
       <c r="L6" s="3"/>
       <c r="M6" s="3"/>
       <c r="N6" s="3"/>
       <c r="O6" s="3"/>
       <c r="P6" s="3"/>
       <c r="Q6" s="3"/>
       <c r="R6" s="3"/>
     </row>
     <row r="7" spans="1:18">
       <c r="A7" t="s">
         <v>46</v>
       </c>
       <c r="B7" t="s">
         <v>47</v>
       </c>
       <c r="C7">
         <v>39806</v>
       </c>
       <c r="D7" s="3">
-        <v>6433</v>
+        <v>27658</v>
       </c>
       <c r="E7" s="3">
-        <v>1444</v>
+        <v>22669</v>
       </c>
       <c r="F7" s="3"/>
       <c r="G7" s="3">
         <v>3933</v>
       </c>
       <c r="H7" s="3"/>
       <c r="I7" s="3"/>
       <c r="J7" s="3"/>
       <c r="K7" s="3">
         <v>337</v>
       </c>
       <c r="L7" s="3"/>
       <c r="M7" s="3"/>
       <c r="N7" s="3"/>
       <c r="O7" s="3">
         <v>719</v>
       </c>
       <c r="P7" s="3"/>
       <c r="Q7" s="3"/>
       <c r="R7" s="3"/>
     </row>
     <row r="8" spans="1:18">
       <c r="A8" t="s">
         <v>48</v>
       </c>
@@ -1101,104 +1101,104 @@
       <c r="H10" s="3">
         <v>253</v>
       </c>
       <c r="I10" s="3"/>
       <c r="J10" s="3">
         <v>47</v>
       </c>
       <c r="K10" s="3"/>
       <c r="L10" s="3"/>
       <c r="M10" s="3"/>
       <c r="N10" s="3">
         <v>6</v>
       </c>
       <c r="O10" s="3">
         <v>9</v>
       </c>
       <c r="P10" s="3"/>
       <c r="Q10" s="3"/>
       <c r="R10" s="3"/>
     </row>
     <row r="11" spans="1:18">
       <c r="A11" t="s">
         <v>53</v>
       </c>
       <c r="D11" s="3">
-        <v>126348</v>
+        <v>147573</v>
       </c>
       <c r="E11" s="3">
-        <v>83757</v>
+        <v>104982</v>
       </c>
       <c r="F11" s="3">
         <v>28854</v>
       </c>
       <c r="G11" s="3">
         <v>11356</v>
       </c>
       <c r="H11" s="3">
         <v>253</v>
       </c>
       <c r="I11" s="3">
         <v>0</v>
       </c>
       <c r="J11" s="3">
         <v>47</v>
       </c>
       <c r="K11" s="3">
         <v>613</v>
       </c>
       <c r="L11" s="3">
         <v>117</v>
       </c>
       <c r="M11" s="3">
         <v>185</v>
       </c>
       <c r="N11" s="3">
         <v>46</v>
       </c>
       <c r="O11" s="3">
         <v>824</v>
       </c>
       <c r="P11" s="3">
         <v>96</v>
       </c>
       <c r="Q11" s="3">
         <v>77</v>
       </c>
       <c r="R11" s="3">
         <v>123</v>
       </c>
     </row>
     <row r="12" spans="1:18">
       <c r="A12" t="s">
         <v>54</v>
       </c>
       <c r="D12" s="3">
-        <v>159932</v>
+        <v>181157</v>
       </c>
       <c r="E12" s="3">
-        <v>115606</v>
+        <v>136831</v>
       </c>
       <c r="F12" s="3">
         <v>30122</v>
       </c>
       <c r="G12" s="3">
         <v>11416</v>
       </c>
       <c r="H12" s="3">
         <v>253</v>
       </c>
       <c r="I12" s="3">
         <v>201</v>
       </c>
       <c r="J12" s="3">
         <v>125</v>
       </c>
       <c r="K12" s="3">
         <v>613</v>
       </c>
       <c r="L12" s="3">
         <v>193</v>
       </c>
       <c r="M12" s="3">
         <v>185</v>
       </c>