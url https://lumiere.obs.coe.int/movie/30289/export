--- v0 (2025-11-29)
+++ v1 (2026-04-25)
@@ -40,51 +40,51 @@
   <si>
     <t>Original title</t>
   </si>
   <si>
     <t>BirdWatchers - La terra degli uomini rossi</t>
   </si>
   <si>
     <t>Director(s)</t>
   </si>
   <si>
     <t>Marco Bechis</t>
   </si>
   <si>
     <t>Production year</t>
   </si>
   <si>
     <t>Producing or Co-producing countries</t>
   </si>
   <si>
     <t>IT, BR</t>
   </si>
   <si>
     <t>IMDb link</t>
   </si>
   <si>
-    <t>https://www.imdb.com/title/tt1054674/</t>
+    <t>https://www.imdb.com/title/tt1054674</t>
   </si>
   <si>
     <t>ISAN link</t>
   </si>
   <si>
     <t>https://web.isan.org/public/en/isan/0000-0002-ADFD-0000-1-0000-0000-Y</t>
   </si>
   <si>
     <t>EIDR link</t>
   </si>
   <si>
     <t>https://ui.eidr.org/view/content?id=10.5240/28F5-9126-336D-FFA8-7ADE-V</t>
   </si>
   <si>
     <t>CNC (FR) link</t>
   </si>
   <si>
     <t>https://www.cnc.fr/professionnels/visas-et-classification/122042</t>
   </si>
   <si>
     <t>Wikidata link</t>
   </si>
   <si>
     <t>https://www.wikidata.org/wiki/Q1609621</t>
   </si>
@@ -602,51 +602,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imdb.com/title/tt1054674/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.isan.org/public/en/isan/0000-0002-ADFD-0000-1-0000-0000-Y" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ui.eidr.org/view/content?id=10.5240/28F5-9126-336D-FFA8-7ADE-V" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnc.fr/professionnels/visas-et-classification/122042" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q1609621" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.justwatch.com/it/film/birdwatchers" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imdb.com/title/tt1054674" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.isan.org/public/en/isan/0000-0002-ADFD-0000-1-0000-0000-Y" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ui.eidr.org/view/content?id=10.5240/28F5-9126-336D-FFA8-7ADE-V" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnc.fr/professionnels/visas-et-classification/122042" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q1609621" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.justwatch.com/it/film/birdwatchers" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B10"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="33.140625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="67.140625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" s="1" t="s">
         <v>2</v>
@@ -942,54 +942,54 @@
         <v>14</v>
       </c>
       <c r="M5" s="3">
         <v>75</v>
       </c>
       <c r="N5" s="3">
         <v>41</v>
       </c>
       <c r="O5" s="3">
         <v>37</v>
       </c>
       <c r="P5" s="3"/>
       <c r="Q5" s="3"/>
     </row>
     <row r="6" spans="1:17">
       <c r="A6" t="s">
         <v>44</v>
       </c>
       <c r="B6" t="s">
         <v>45</v>
       </c>
       <c r="C6">
         <v>39799</v>
       </c>
       <c r="D6" s="3">
-        <v>17497</v>
+        <v>16950</v>
       </c>
       <c r="E6" s="3">
-        <v>16640</v>
+        <v>16093</v>
       </c>
       <c r="F6" s="3"/>
       <c r="G6" s="3"/>
       <c r="H6" s="3"/>
       <c r="I6" s="3"/>
       <c r="J6" s="3"/>
       <c r="K6" s="3"/>
       <c r="L6" s="3"/>
       <c r="M6" s="3"/>
       <c r="N6" s="3"/>
       <c r="O6" s="3">
         <v>342</v>
       </c>
       <c r="P6" s="3"/>
       <c r="Q6" s="3">
         <v>515</v>
       </c>
     </row>
     <row r="7" spans="1:17">
       <c r="A7" t="s">
         <v>46</v>
       </c>
       <c r="B7" t="s">
         <v>47</v>
       </c>
@@ -1223,101 +1223,101 @@
       <c r="G14" s="3">
         <v>47</v>
       </c>
       <c r="H14" s="3">
         <v>32</v>
       </c>
       <c r="I14" s="3">
         <v>10</v>
       </c>
       <c r="J14" s="3">
         <v>21</v>
       </c>
       <c r="K14" s="3"/>
       <c r="L14" s="3"/>
       <c r="M14" s="3"/>
       <c r="N14" s="3"/>
       <c r="O14" s="3"/>
       <c r="P14" s="3"/>
       <c r="Q14" s="3"/>
     </row>
     <row r="15" spans="1:17">
       <c r="A15" t="s">
         <v>61</v>
       </c>
       <c r="D15" s="3">
-        <v>131042</v>
+        <v>130495</v>
       </c>
       <c r="E15" s="3">
-        <v>84131</v>
+        <v>83584</v>
       </c>
       <c r="F15" s="3">
         <v>42028</v>
       </c>
       <c r="G15" s="3">
         <v>3437</v>
       </c>
       <c r="H15" s="3">
         <v>282</v>
       </c>
       <c r="I15" s="3">
         <v>10</v>
       </c>
       <c r="J15" s="3">
         <v>21</v>
       </c>
       <c r="K15" s="3">
         <v>109</v>
       </c>
       <c r="L15" s="3">
         <v>14</v>
       </c>
       <c r="M15" s="3">
         <v>75</v>
       </c>
       <c r="N15" s="3">
         <v>41</v>
       </c>
       <c r="O15" s="3">
         <v>379</v>
       </c>
       <c r="P15" s="3">
         <v>0</v>
       </c>
       <c r="Q15" s="3">
         <v>515</v>
       </c>
     </row>
     <row r="16" spans="1:17">
       <c r="A16" t="s">
         <v>62</v>
       </c>
       <c r="D16" s="3">
-        <v>144945</v>
+        <v>144398</v>
       </c>
       <c r="E16" s="3">
-        <v>84131</v>
+        <v>83584</v>
       </c>
       <c r="F16" s="3">
         <v>54254</v>
       </c>
       <c r="G16" s="3">
         <v>4518</v>
       </c>
       <c r="H16" s="3">
         <v>331</v>
       </c>
       <c r="I16" s="3">
         <v>24</v>
       </c>
       <c r="J16" s="3">
         <v>42</v>
       </c>
       <c r="K16" s="3">
         <v>147</v>
       </c>
       <c r="L16" s="3">
         <v>42</v>
       </c>
       <c r="M16" s="3">
         <v>75</v>
       </c>