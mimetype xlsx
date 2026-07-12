--- v1 (2026-04-25)
+++ v2 (2026-07-12)
@@ -205,78 +205,78 @@
   <si>
     <t>NO</t>
   </si>
   <si>
     <t>Arthaus (NO)</t>
   </si>
   <si>
     <t>PT</t>
   </si>
   <si>
     <t>Atalanta Filmes</t>
   </si>
   <si>
     <t>SE</t>
   </si>
   <si>
     <t>Folkets Bio</t>
   </si>
   <si>
     <t>Total EU28</t>
   </si>
   <si>
     <t>Total OBS</t>
   </si>
   <si>
+    <t>I gi ton kokkinon anthropon</t>
+  </si>
+  <si>
     <t>PL</t>
   </si>
   <si>
     <t>Birdwatchers</t>
   </si>
   <si>
     <t>BirdWatchers - A Terra dos Homens Vermelhos</t>
   </si>
   <si>
     <t>Birdwatchers - Das Land der roten Menschen</t>
   </si>
   <si>
     <t>AR</t>
   </si>
   <si>
     <t>BirdWatchers - La tierra de los hombres rojos</t>
   </si>
   <si>
     <t>CZ</t>
   </si>
   <si>
     <t>BirdWatchers - Zeme rudých lidí</t>
   </si>
   <si>
     <t>Fuglekikkere</t>
-  </si>
-[...1 lines deleted...]
-    <t>I gi ton kokkinon anthropon</t>
   </si>
   <si>
     <t>La terre des hommes rouges</t>
   </si>
   <si>
     <t>BR</t>
   </si>
   <si>
     <t>Terra Vermelha</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="### ### ##0"/>
   </numFmts>
   <fonts count="3">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
@@ -1338,103 +1338,103 @@
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B11"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="12.140625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="42.140625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:2">
+      <c r="A2" t="s">
+        <v>49</v>
+      </c>
       <c r="B2" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="3" spans="1:2">
+      <c r="B3" t="s">
         <v>1</v>
-      </c>
-[...6 lines deleted...]
-        <v>64</v>
       </c>
     </row>
     <row r="4" spans="1:2">
       <c r="A4" t="s">
-        <v>57</v>
+        <v>64</v>
       </c>
       <c r="B4" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="5" spans="1:2">
       <c r="A5" t="s">
-        <v>42</v>
+        <v>57</v>
       </c>
       <c r="B5" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="6" spans="1:2">
       <c r="A6" t="s">
+        <v>42</v>
+      </c>
+      <c r="B6" t="s">
         <v>67</v>
-      </c>
-[...1 lines deleted...]
-        <v>68</v>
       </c>
     </row>
     <row r="7" spans="1:2">
       <c r="A7" t="s">
+        <v>68</v>
+      </c>
+      <c r="B7" t="s">
         <v>69</v>
       </c>
-      <c r="B7" t="s">
+    </row>
+    <row r="8" spans="1:2">
+      <c r="A8" t="s">
         <v>70</v>
       </c>
-    </row>
-    <row r="8" spans="1:2">
       <c r="B8" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="9" spans="1:2">
-      <c r="A9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="B9" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="10" spans="1:2">
       <c r="B10" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="11" spans="1:2">
       <c r="A11" t="s">
         <v>74</v>
       </c>
       <c r="B11" t="s">
         <v>75</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>