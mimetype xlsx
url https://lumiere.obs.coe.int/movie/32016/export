--- v0 (2025-11-16)
+++ v1 (2026-04-10)
@@ -40,51 +40,51 @@
   <si>
     <t>Original title</t>
   </si>
   <si>
     <t>Cat Ballou</t>
   </si>
   <si>
     <t>Director(s)</t>
   </si>
   <si>
     <t>Elliot Silverstein</t>
   </si>
   <si>
     <t>Production year</t>
   </si>
   <si>
     <t>Producing or Co-producing countries</t>
   </si>
   <si>
     <t>US</t>
   </si>
   <si>
     <t>IMDb link</t>
   </si>
   <si>
-    <t>https://www.imdb.com/title/tt0059017/</t>
+    <t>https://www.imdb.com/title/tt0059017</t>
   </si>
   <si>
     <t>ISAN link</t>
   </si>
   <si>
     <t>https://web.isan.org/public/en/isan/0000-0000-1C59-0000-E-0000-0000-W</t>
   </si>
   <si>
     <t>EIDR link</t>
   </si>
   <si>
     <t>https://ui.eidr.org/view/content?id=10.5240/3AFE-A7E0-B51D-6AC9-049D-Q</t>
   </si>
   <si>
     <t>CNC (FR) link</t>
   </si>
   <si>
     <t>https://www.cnc.fr/professionnels/visas-et-classification/30708</t>
   </si>
   <si>
     <t>Wikidata link</t>
   </si>
   <si>
     <t>https://www.wikidata.org/wiki/Q76824</t>
   </si>
@@ -587,51 +587,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imdb.com/title/tt0059017/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.isan.org/public/en/isan/0000-0000-1C59-0000-E-0000-0000-W" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ui.eidr.org/view/content?id=10.5240/3AFE-A7E0-B51D-6AC9-049D-Q" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnc.fr/professionnels/visas-et-classification/30708" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q76824" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.justwatch.com/us/movie/cat-ballou" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imdb.com/title/tt0059017" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.isan.org/public/en/isan/0000-0000-1C59-0000-E-0000-0000-W" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ui.eidr.org/view/content?id=10.5240/3AFE-A7E0-B51D-6AC9-049D-Q" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnc.fr/professionnels/visas-et-classification/30708" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q76824" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.justwatch.com/us/movie/cat-ballou" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B10"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="33.140625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="67.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" s="1" t="s">
         <v>2</v>