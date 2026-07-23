--- v1 (2026-04-10)
+++ v2 (2026-07-23)
@@ -100,50 +100,56 @@
   <si>
     <t>Distributor</t>
   </si>
   <si>
     <t>Release date</t>
   </si>
   <si>
     <t>Total since 2008</t>
   </si>
   <si>
     <t>2008</t>
   </si>
   <si>
     <t>PT</t>
   </si>
   <si>
     <t>Filmitalus</t>
   </si>
   <si>
     <t>Total EU28</t>
   </si>
   <si>
     <t>Total OBS</t>
   </si>
   <si>
+    <t>RS</t>
+  </si>
+  <si>
+    <t>Kat Balu</t>
+  </si>
+  <si>
     <t>BE,CA,DK,FI,FR,GB,GR,HR,IT,RO,SI,US</t>
   </si>
   <si>
     <t>GR</t>
   </si>
   <si>
     <t>I listarhina</t>
   </si>
   <si>
     <t>TR</t>
   </si>
   <si>
     <t>Kanunsuz silâhsör</t>
   </si>
   <si>
     <t>DE</t>
   </si>
   <si>
     <t>Cat Ballou - Hängen sollst du in Wyoming</t>
   </si>
   <si>
     <t>AR,MX</t>
   </si>
   <si>
     <t>La tigresa del oeste</t>
@@ -200,56 +206,50 @@
     <t>JP</t>
   </si>
   <si>
     <t>キャット・バルー</t>
   </si>
   <si>
     <t>NO,SE</t>
   </si>
   <si>
     <t>Balladen om Cat Ballou</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>Kasia Ballou</t>
   </si>
   <si>
     <t>A mulher felina</t>
   </si>
   <si>
     <t>Cat Ballou - Mulher felina</t>
   </si>
   <si>
     <t>Mulher Felina</t>
-  </si>
-[...4 lines deleted...]
-    <t>Kat Balu</t>
   </si>
   <si>
     <t>SK</t>
   </si>
   <si>
     <t>Dievca zo Západu</t>
   </si>
   <si>
     <t>Kanunsuz silâhşor</t>
   </si>
   <si>
     <t>Кошка Балу</t>
   </si>
   <si>
     <t>SU</t>
   </si>
   <si>
     <t>Кэт Баллу</t>
   </si>
   <si>
     <t>Η λησταρχίνα</t>
   </si>
 </sst>
 </file>
 
@@ -793,59 +793,59 @@
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B26"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="33.28515625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="37.140625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" t="s">
         <v>28</v>
       </c>
       <c r="B2" t="s">
-        <v>1</v>
+        <v>29</v>
       </c>
     </row>
     <row r="3" spans="1:2">
       <c r="A3" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B3" t="s">
-        <v>30</v>
+        <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:2">
       <c r="A4" t="s">
         <v>31</v>
       </c>
       <c r="B4" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="5" spans="1:2">
       <c r="A5" t="s">
         <v>33</v>
       </c>
       <c r="B5" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="6" spans="1:2">
       <c r="A6" t="s">
         <v>35</v>
       </c>
       <c r="B6" t="s">
         <v>36</v>
       </c>
@@ -918,112 +918,112 @@
       <c r="A15" t="s">
         <v>53</v>
       </c>
       <c r="B15" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="16" spans="1:2">
       <c r="A16" t="s">
         <v>55</v>
       </c>
       <c r="B16" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="17" spans="1:2">
       <c r="A17" t="s">
         <v>57</v>
       </c>
       <c r="B17" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="18" spans="1:2">
       <c r="A18" t="s">
-        <v>24</v>
+        <v>59</v>
       </c>
       <c r="B18" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
     </row>
     <row r="19" spans="1:2">
       <c r="A19" t="s">
         <v>24</v>
       </c>
       <c r="B19" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
     </row>
     <row r="20" spans="1:2">
       <c r="A20" t="s">
         <v>24</v>
       </c>
       <c r="B20" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
     <row r="21" spans="1:2">
       <c r="A21" t="s">
-        <v>62</v>
+        <v>24</v>
       </c>
       <c r="B21" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="22" spans="1:2">
       <c r="A22" t="s">
         <v>64</v>
       </c>
       <c r="B22" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="23" spans="1:2">
       <c r="A23" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="B23" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="24" spans="1:2">
       <c r="B24" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="25" spans="1:2">
       <c r="A25" t="s">
         <v>68</v>
       </c>
       <c r="B25" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="26" spans="1:2">
       <c r="A26" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="B26" t="s">
         <v>70</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>