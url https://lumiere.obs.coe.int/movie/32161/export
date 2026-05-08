--- v0 (2025-12-10)
+++ v1 (2026-05-08)
@@ -40,51 +40,51 @@
   <si>
     <t>Original title</t>
   </si>
   <si>
     <t>Zanan-e bedun-e mardan</t>
   </si>
   <si>
     <t>Director(s)</t>
   </si>
   <si>
     <t>Shirin Neshat, Shoja Azari</t>
   </si>
   <si>
     <t>Production year</t>
   </si>
   <si>
     <t>Producing or Co-producing countries</t>
   </si>
   <si>
     <t>DE, MA, FR</t>
   </si>
   <si>
     <t>IMDb link</t>
   </si>
   <si>
-    <t>https://www.imdb.com/title/tt1498887/</t>
+    <t>https://www.imdb.com/title/tt1498887</t>
   </si>
   <si>
     <t>ISAN link</t>
   </si>
   <si>
     <t>https://web.isan.org/public/en/isan/0000-0002-A759-0000-F-0000-0000-T</t>
   </si>
   <si>
     <t>EIDR link</t>
   </si>
   <si>
     <t>https://ui.eidr.org/view/content?id=10.5240/E9A7-C3CF-D41D-8DFD-57EE-Q</t>
   </si>
   <si>
     <t>CNC (FR) link</t>
   </si>
   <si>
     <t>https://www.cnc.fr/professionnels/visas-et-classification/117859</t>
   </si>
   <si>
     <t>Wikidata link</t>
   </si>
   <si>
     <t>https://www.wikidata.org/wiki/Q327667</t>
   </si>
@@ -653,51 +653,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imdb.com/title/tt1498887/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.isan.org/public/en/isan/0000-0002-A759-0000-F-0000-0000-T" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ui.eidr.org/view/content?id=10.5240/E9A7-C3CF-D41D-8DFD-57EE-Q" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnc.fr/professionnels/visas-et-classification/117859" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q327667" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.justwatch.com/us/movie/women-without-men" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imdb.com/title/tt1498887" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.isan.org/public/en/isan/0000-0002-A759-0000-F-0000-0000-T" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ui.eidr.org/view/content?id=10.5240/E9A7-C3CF-D41D-8DFD-57EE-Q" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnc.fr/professionnels/visas-et-classification/117859" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q327667" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.justwatch.com/us/movie/women-without-men" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B10"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="33.140625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="67.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" s="1" t="s">
         <v>2</v>
@@ -1038,56 +1038,56 @@
         <v>12692</v>
       </c>
       <c r="H7" s="3">
         <v>84</v>
       </c>
       <c r="I7" s="3"/>
       <c r="J7" s="3"/>
       <c r="K7" s="3"/>
       <c r="L7" s="3"/>
       <c r="M7" s="3"/>
       <c r="N7" s="3"/>
       <c r="O7" s="3"/>
       <c r="P7" s="3"/>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
         <v>46</v>
       </c>
       <c r="B8" t="s">
         <v>47</v>
       </c>
       <c r="C8">
         <v>40646</v>
       </c>
       <c r="D8" s="3">
-        <v>22935</v>
+        <v>23046</v>
       </c>
       <c r="E8" s="3"/>
       <c r="F8" s="3"/>
       <c r="G8" s="3">
-        <v>22647</v>
+        <v>22758</v>
       </c>
       <c r="H8" s="3">
         <v>228</v>
       </c>
       <c r="I8" s="3">
         <v>60</v>
       </c>
       <c r="J8" s="3"/>
       <c r="K8" s="3"/>
       <c r="L8" s="3"/>
       <c r="M8" s="3"/>
       <c r="N8" s="3"/>
       <c r="O8" s="3"/>
       <c r="P8" s="3"/>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
         <v>48</v>
       </c>
       <c r="B9" t="s">
         <v>49</v>
       </c>
       <c r="C9">
         <v>40340</v>
       </c>
@@ -1378,104 +1378,104 @@
       <c r="F18" s="3">
         <v>13046</v>
       </c>
       <c r="G18" s="3">
         <v>117</v>
       </c>
       <c r="H18" s="3"/>
       <c r="I18" s="3"/>
       <c r="J18" s="3"/>
       <c r="K18" s="3">
         <v>20</v>
       </c>
       <c r="L18" s="3">
         <v>8</v>
       </c>
       <c r="M18" s="3"/>
       <c r="N18" s="3"/>
       <c r="O18" s="3"/>
       <c r="P18" s="3"/>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
         <v>67</v>
       </c>
       <c r="D19" s="3">
-        <v>203544</v>
+        <v>203655</v>
       </c>
       <c r="E19" s="3">
         <v>782</v>
       </c>
       <c r="F19" s="3">
         <v>161965</v>
       </c>
       <c r="G19" s="3">
-        <v>39517</v>
+        <v>39628</v>
       </c>
       <c r="H19" s="3">
         <v>535</v>
       </c>
       <c r="I19" s="3">
         <v>123</v>
       </c>
       <c r="J19" s="3">
         <v>0</v>
       </c>
       <c r="K19" s="3">
         <v>153</v>
       </c>
       <c r="L19" s="3">
         <v>190</v>
       </c>
       <c r="M19" s="3">
         <v>184</v>
       </c>
       <c r="N19" s="3">
         <v>95</v>
       </c>
       <c r="O19" s="3">
         <v>0</v>
       </c>
       <c r="P19" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
         <v>68</v>
       </c>
       <c r="D20" s="3">
-        <v>223818</v>
+        <v>223929</v>
       </c>
       <c r="E20" s="3">
         <v>782</v>
       </c>
       <c r="F20" s="3">
         <v>176984</v>
       </c>
       <c r="G20" s="3">
-        <v>43969</v>
+        <v>44080</v>
       </c>
       <c r="H20" s="3">
         <v>648</v>
       </c>
       <c r="I20" s="3">
         <v>129</v>
       </c>
       <c r="J20" s="3">
         <v>156</v>
       </c>
       <c r="K20" s="3">
         <v>374</v>
       </c>
       <c r="L20" s="3">
         <v>240</v>
       </c>
       <c r="M20" s="3">
         <v>258</v>
       </c>
       <c r="N20" s="3">
         <v>95</v>
       </c>
       <c r="O20" s="3">
         <v>65</v>
       </c>