--- v1 (2025-12-13)
+++ v2 (2026-05-02)
@@ -40,51 +40,51 @@
   <si>
     <t>Original title</t>
   </si>
   <si>
     <t>Fast &amp; Furious 4</t>
   </si>
   <si>
     <t>Director(s)</t>
   </si>
   <si>
     <t>Justin Lin</t>
   </si>
   <si>
     <t>Production year</t>
   </si>
   <si>
     <t>Producing or Co-producing countries</t>
   </si>
   <si>
     <t>US</t>
   </si>
   <si>
     <t>IMDb link</t>
   </si>
   <si>
-    <t>https://www.imdb.com/title/tt1013752/</t>
+    <t>https://www.imdb.com/title/tt1013752</t>
   </si>
   <si>
     <t>ISAN link</t>
   </si>
   <si>
     <t>https://web.isan.org/public/en/isan/0000-0002-102E-0000-8-0000-0000-D</t>
   </si>
   <si>
     <t>EIDR link</t>
   </si>
   <si>
     <t>https://ui.eidr.org/view/content?id=10.5240/1E32-BF50-6777-8772-1643-4</t>
   </si>
   <si>
     <t>CNC (FR) link</t>
   </si>
   <si>
     <t>https://www.cnc.fr/professionnels/visas-et-classification/122639</t>
   </si>
   <si>
     <t>Wikidata link</t>
   </si>
   <si>
     <t>https://www.wikidata.org/wiki/Q380996</t>
   </si>
@@ -253,86 +253,86 @@
   <si>
     <t>SE</t>
   </si>
   <si>
     <t>United International Pictures/Universal</t>
   </si>
   <si>
     <t>SI</t>
   </si>
   <si>
     <t>Karantanija Cinemas</t>
   </si>
   <si>
     <t>SK</t>
   </si>
   <si>
     <t>TR</t>
   </si>
   <si>
     <t>Total EU28</t>
   </si>
   <si>
     <t>Total OBS</t>
   </si>
   <si>
+    <t>A todo gas 4</t>
+  </si>
+  <si>
+    <t>Ātrs un bez žēlastības</t>
+  </si>
+  <si>
+    <t>Brzi i žestoki 4</t>
+  </si>
+  <si>
+    <t>Fast and Furious</t>
+  </si>
+  <si>
+    <t>Fast and Furious 4</t>
+  </si>
+  <si>
+    <t>Fast and furious: Aún más rápido</t>
+  </si>
+  <si>
+    <t>Fast &amp; Furious</t>
+  </si>
+  <si>
+    <t>Fast &amp; Furious: Aún más rápido</t>
+  </si>
+  <si>
+    <t>Fast &amp; Furious: Aún más rápido (A todo gas 4)</t>
+  </si>
+  <si>
+    <t>GR</t>
+  </si>
+  <si>
+    <t>Fast &amp; Furious: Mahites ton dromon 4</t>
+  </si>
+  <si>
     <t>Fast &amp; Furious - Neues Modell. Originalteile.</t>
   </si>
   <si>
-    <t>A todo gas 4</t>
-[...31 lines deleted...]
-  <si>
     <t>Fast &amp; Furious - Solo parti originali</t>
   </si>
   <si>
     <t>Furios si iute 4 - Piese originale</t>
   </si>
   <si>
     <t>Furios Si Iute: Piese Originale</t>
   </si>
   <si>
     <t>Greiti ir Isiute 4</t>
   </si>
   <si>
     <t>Halálos iram</t>
   </si>
   <si>
     <t>Hizli ve Öfkeli 4</t>
   </si>
   <si>
     <t>Hurjapäät 4</t>
   </si>
   <si>
     <t>Kiired ja vihased - Uus mudel</t>
   </si>
   <si>
     <t>Kiired ja vihased: Uus mudel</t>
@@ -403,60 +403,60 @@
   <si>
     <t>Saiche fengyun</t>
   </si>
   <si>
     <t>Szybko i wściekle</t>
   </si>
   <si>
     <t>The Fast and the Furious 4</t>
   </si>
   <si>
     <t>Velozes e Furiosos</t>
   </si>
   <si>
     <t>BR</t>
   </si>
   <si>
     <t>Velozes e Furiosos 4</t>
   </si>
   <si>
     <t>JP</t>
   </si>
   <si>
     <t>Wild Speed Max</t>
   </si>
   <si>
+    <t>Бърз и яростен</t>
+  </si>
+  <si>
+    <t>RU,UA</t>
+  </si>
+  <si>
+    <t>Форсаж 4</t>
+  </si>
+  <si>
     <t>Μαχητές των δρόμων 4</t>
-  </si>
-[...7 lines deleted...]
-    <t>Форсаж 4</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="### ### ##0"/>
   </numFmts>
   <fonts count="3">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
@@ -773,51 +773,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imdb.com/title/tt1013752/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.isan.org/public/en/isan/0000-0002-102E-0000-8-0000-0000-D" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ui.eidr.org/view/content?id=10.5240/1E32-BF50-6777-8772-1643-4" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnc.fr/professionnels/visas-et-classification/122639" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q380996" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.justwatch.com/us/movie/fast-and-furious" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imdb.com/title/tt1013752" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.isan.org/public/en/isan/0000-0002-102E-0000-8-0000-0000-D" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ui.eidr.org/view/content?id=10.5240/1E32-BF50-6777-8772-1643-4" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnc.fr/professionnels/visas-et-classification/122639" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q380996" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.justwatch.com/us/movie/fast-and-furious" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B10"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="33.140625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="65.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" s="1" t="s">
         <v>2</v>
@@ -1971,125 +1971,125 @@
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B44"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="12.140625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="40.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="B2" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="3" spans="1:2">
+      <c r="A3" t="s">
+        <v>51</v>
+      </c>
+      <c r="B3" t="s">
         <v>79</v>
       </c>
     </row>
-    <row r="3" spans="1:2">
-[...3 lines deleted...]
-    </row>
     <row r="4" spans="1:2">
-      <c r="A4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="B4" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="5" spans="1:2">
+      <c r="A5" t="s">
+        <v>57</v>
+      </c>
       <c r="B5" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="6" spans="1:2">
-      <c r="A6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="B6" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="7" spans="1:2">
+      <c r="A7" t="s">
+        <v>54</v>
+      </c>
       <c r="B7" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="8" spans="1:2">
-      <c r="A8" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="B8" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="9" spans="1:2">
+      <c r="A9" t="s">
+        <v>6</v>
+      </c>
       <c r="B9" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="10" spans="1:2">
       <c r="A10" t="s">
-        <v>6</v>
+        <v>51</v>
       </c>
       <c r="B10" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="11" spans="1:2">
       <c r="A11" t="s">
         <v>51</v>
       </c>
       <c r="B11" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="12" spans="1:2">
       <c r="A12" t="s">
-        <v>51</v>
+        <v>88</v>
       </c>
       <c r="B12" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
     </row>
     <row r="13" spans="1:2">
-      <c r="A13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="B13" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="14" spans="1:2">
       <c r="A14" t="s">
         <v>61</v>
       </c>
       <c r="B14" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="15" spans="1:2">
       <c r="A15" t="s">
         <v>69</v>
       </c>
       <c r="B15" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="16" spans="1:2">
       <c r="B16" t="s">
         <v>93</v>
       </c>
     </row>
@@ -2255,67 +2255,67 @@
       <c r="A39" t="s">
         <v>67</v>
       </c>
       <c r="B39" t="s">
         <v>124</v>
       </c>
     </row>
     <row r="40" spans="1:2">
       <c r="A40" t="s">
         <v>125</v>
       </c>
       <c r="B40" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="41" spans="1:2">
       <c r="A41" t="s">
         <v>127</v>
       </c>
       <c r="B41" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="42" spans="1:2">
       <c r="A42" t="s">
-        <v>89</v>
+        <v>41</v>
       </c>
       <c r="B42" t="s">
         <v>129</v>
       </c>
     </row>
     <row r="43" spans="1:2">
       <c r="A43" t="s">
-        <v>41</v>
+        <v>130</v>
       </c>
       <c r="B43" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="44" spans="1:2">
       <c r="A44" t="s">
-        <v>131</v>
+        <v>88</v>
       </c>
       <c r="B44" t="s">
         <v>132</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>