--- v0 (2026-01-14)
+++ v1 (2026-05-15)
@@ -40,51 +40,51 @@
   <si>
     <t>Original title</t>
   </si>
   <si>
     <t>Crank: High Voltage</t>
   </si>
   <si>
     <t>Director(s)</t>
   </si>
   <si>
     <t>Mark Neveldine, Brian Taylor</t>
   </si>
   <si>
     <t>Production year</t>
   </si>
   <si>
     <t>Producing or Co-producing countries</t>
   </si>
   <si>
     <t>US</t>
   </si>
   <si>
     <t>IMDb link</t>
   </si>
   <si>
-    <t>https://www.imdb.com/title/tt1121931/</t>
+    <t>https://www.imdb.com/title/tt1121931</t>
   </si>
   <si>
     <t>ISAN link</t>
   </si>
   <si>
     <t>https://web.isan.org/public/en/isan/0000-0002-26CB-0000-Q-0000-0000-X</t>
   </si>
   <si>
     <t>EIDR link</t>
   </si>
   <si>
     <t>https://ui.eidr.org/view/content?id=10.5240/82DF-CF99-31BF-12C1-5EA0-P</t>
   </si>
   <si>
     <t>Wikidata link</t>
   </si>
   <si>
     <t>https://www.wikidata.org/wiki/Q1138916</t>
   </si>
   <si>
     <t>JustWatch link</t>
   </si>
   <si>
     <t>https://www.justwatch.com/us/movie/crank-high-voltage</t>
   </si>
@@ -358,57 +358,57 @@
   <si>
     <t>Zastaň a neprežiješ 2: Vysoké napätie</t>
   </si>
   <si>
     <t>Zastaneš a neprežiješ 2: Vysoké napätie</t>
   </si>
   <si>
     <t>Zastaneš a zomrieš 2: Vysoké napätie</t>
   </si>
   <si>
     <t>Tetikçi 2: Yüksek Gerilim</t>
   </si>
   <si>
     <t>Адреналін 2</t>
   </si>
   <si>
     <t>Адреналін: Висока напруга</t>
   </si>
   <si>
     <t>Crank 2</t>
   </si>
   <si>
     <t>アドレナリン ハイ・ボルテージ</t>
   </si>
   <si>
+    <t>RU</t>
+  </si>
+  <si>
+    <t>Адреналин 2: Высокое напряжение</t>
+  </si>
+  <si>
     <t>Εκτός ορίων 2</t>
-  </si>
-[...4 lines deleted...]
-    <t>Адреналин 2: Высокое напряжение</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="### ### ##0"/>
   </numFmts>
   <fonts count="3">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
@@ -725,51 +725,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imdb.com/title/tt1121931/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.isan.org/public/en/isan/0000-0002-26CB-0000-Q-0000-0000-X" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ui.eidr.org/view/content?id=10.5240/82DF-CF99-31BF-12C1-5EA0-P" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q1138916" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.justwatch.com/us/movie/crank-high-voltage" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imdb.com/title/tt1121931" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.isan.org/public/en/isan/0000-0002-26CB-0000-Q-0000-0000-X" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ui.eidr.org/view/content?id=10.5240/82DF-CF99-31BF-12C1-5EA0-P" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q1138916" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.justwatch.com/us/movie/crank-high-voltage" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B9"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="33.140625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="66.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" s="1" t="s">
         <v>2</v>
@@ -1556,59 +1556,59 @@
       <c r="A43" t="s">
         <v>67</v>
       </c>
       <c r="B43" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="44" spans="1:2">
       <c r="A44" t="s">
         <v>6</v>
       </c>
       <c r="B44" t="s">
         <v>112</v>
       </c>
     </row>
     <row r="45" spans="1:2">
       <c r="A45" t="s">
         <v>93</v>
       </c>
       <c r="B45" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="46" spans="1:2">
       <c r="A46" t="s">
-        <v>90</v>
+        <v>114</v>
       </c>
       <c r="B46" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
     </row>
     <row r="47" spans="1:2">
       <c r="A47" t="s">
-        <v>115</v>
+        <v>90</v>
       </c>
       <c r="B47" t="s">
         <v>116</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>