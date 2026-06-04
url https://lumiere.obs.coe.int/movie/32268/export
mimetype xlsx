--- v1 (2026-05-15)
+++ v2 (2026-06-04)
@@ -223,50 +223,56 @@
   <si>
     <t>Crank: High Voltage - Fully Charged</t>
   </si>
   <si>
     <t>Tetikçi 2 - Yüksek gerilim</t>
   </si>
   <si>
     <t>Ubrzanje 2</t>
   </si>
   <si>
     <t>Zastaneš a neprežiješ 2</t>
   </si>
   <si>
     <t>Zastav a nepřežiješ 2</t>
   </si>
   <si>
     <t>Zastav a neprezijes 2 - Vysoké napetí</t>
   </si>
   <si>
     <t>UA</t>
   </si>
   <si>
     <t>Адреналiн: Висока напруга</t>
   </si>
   <si>
+    <t>GR</t>
+  </si>
+  <si>
+    <t>Εκτός ορίων 2</t>
+  </si>
+  <si>
     <t>HU</t>
   </si>
   <si>
     <t>Crank 2.: Magasfeszültség</t>
   </si>
   <si>
     <t>AR</t>
   </si>
   <si>
     <t>Crank 2: Alto voltaje</t>
   </si>
   <si>
     <t>Огън в кръвта: Високо напрежение</t>
   </si>
   <si>
     <t>BR</t>
   </si>
   <si>
     <t>Adrenalina 2</t>
   </si>
   <si>
     <t>CA</t>
   </si>
   <si>
     <t>Crinqué: Sous haute tension</t>
@@ -286,53 +292,50 @@
   <si>
     <t>Crank: Alto voltaje</t>
   </si>
   <si>
     <t>FI</t>
   </si>
   <si>
     <t>Crank 2 high voltage</t>
   </si>
   <si>
     <t>Crank 2: High voltage</t>
   </si>
   <si>
     <t>FR</t>
   </si>
   <si>
     <t>Hyper Tension 2</t>
   </si>
   <si>
     <t>GB,US</t>
   </si>
   <si>
     <t>Crank 2: High Voltage</t>
   </si>
   <si>
-    <t>GR</t>
-[...1 lines deleted...]
-  <si>
     <t>Ektos orion 2</t>
   </si>
   <si>
     <t>Ubrzanje 2: Visoki napon</t>
   </si>
   <si>
     <t>JP</t>
   </si>
   <si>
     <t>Adrenaline: High Voltage</t>
   </si>
   <si>
     <t>Adrenalinas 2</t>
   </si>
   <si>
     <t>Adrenalīns 2</t>
   </si>
   <si>
     <t>MX</t>
   </si>
   <si>
     <t>Crank 2: alto voltaje</t>
   </si>
   <si>
     <t>Adrenalina 2 - Pod napięciem</t>
@@ -362,53 +365,50 @@
     <t>Zastaneš a neprežiješ 2: Vysoké napätie</t>
   </si>
   <si>
     <t>Zastaneš a zomrieš 2: Vysoké napätie</t>
   </si>
   <si>
     <t>Tetikçi 2: Yüksek Gerilim</t>
   </si>
   <si>
     <t>Адреналін 2</t>
   </si>
   <si>
     <t>Адреналін: Висока напруга</t>
   </si>
   <si>
     <t>Crank 2</t>
   </si>
   <si>
     <t>アドレナリン ハイ・ボルテージ</t>
   </si>
   <si>
     <t>RU</t>
   </si>
   <si>
     <t>Адреналин 2: Высокое напряжение</t>
-  </si>
-[...1 lines deleted...]
-    <t>Εκτός ορίων 2</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="### ### ##0"/>
   </numFmts>
   <fonts count="3">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
@@ -1316,299 +1316,299 @@
       <c r="A13" t="s">
         <v>67</v>
       </c>
       <c r="B13" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="14" spans="1:2">
       <c r="A14" t="s">
         <v>69</v>
       </c>
       <c r="B14" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="15" spans="1:2">
       <c r="A15" t="s">
         <v>71</v>
       </c>
       <c r="B15" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="16" spans="1:2">
       <c r="A16" t="s">
-        <v>28</v>
+        <v>73</v>
       </c>
       <c r="B16" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
     </row>
     <row r="17" spans="1:2">
       <c r="A17" t="s">
-        <v>74</v>
+        <v>28</v>
       </c>
       <c r="B17" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="18" spans="1:2">
       <c r="A18" t="s">
         <v>76</v>
       </c>
       <c r="B18" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="19" spans="1:2">
       <c r="A19" t="s">
-        <v>31</v>
+        <v>78</v>
       </c>
       <c r="B19" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
     </row>
     <row r="20" spans="1:2">
       <c r="A20" t="s">
-        <v>33</v>
+        <v>31</v>
       </c>
       <c r="B20" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
     </row>
     <row r="21" spans="1:2">
       <c r="A21" t="s">
-        <v>37</v>
+        <v>33</v>
       </c>
       <c r="B21" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
     </row>
     <row r="22" spans="1:2">
       <c r="A22" t="s">
-        <v>81</v>
+        <v>37</v>
       </c>
       <c r="B22" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="23" spans="1:2">
       <c r="A23" t="s">
         <v>83</v>
       </c>
       <c r="B23" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="24" spans="1:2">
       <c r="A24" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="B24" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
     </row>
     <row r="25" spans="1:2">
       <c r="A25" t="s">
-        <v>86</v>
+        <v>85</v>
       </c>
       <c r="B25" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="26" spans="1:2">
       <c r="A26" t="s">
         <v>88</v>
       </c>
       <c r="B26" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="27" spans="1:2">
       <c r="A27" t="s">
         <v>90</v>
       </c>
       <c r="B27" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="28" spans="1:2">
       <c r="A28" t="s">
-        <v>41</v>
+        <v>69</v>
       </c>
       <c r="B28" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="29" spans="1:2">
       <c r="A29" t="s">
+        <v>41</v>
+      </c>
+      <c r="B29" t="s">
         <v>93</v>
-      </c>
-[...1 lines deleted...]
-        <v>94</v>
       </c>
     </row>
     <row r="30" spans="1:2">
       <c r="A30" t="s">
-        <v>43</v>
+        <v>94</v>
       </c>
       <c r="B30" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="31" spans="1:2">
       <c r="A31" t="s">
-        <v>44</v>
+        <v>43</v>
       </c>
       <c r="B31" t="s">
         <v>96</v>
       </c>
     </row>
     <row r="32" spans="1:2">
       <c r="A32" t="s">
+        <v>44</v>
+      </c>
+      <c r="B32" t="s">
         <v>97</v>
-      </c>
-[...1 lines deleted...]
-        <v>98</v>
       </c>
     </row>
     <row r="33" spans="1:2">
       <c r="A33" t="s">
-        <v>45</v>
+        <v>98</v>
       </c>
       <c r="B33" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="34" spans="1:2">
       <c r="A34" t="s">
+        <v>45</v>
+      </c>
+      <c r="B34" t="s">
         <v>100</v>
-      </c>
-[...1 lines deleted...]
-        <v>101</v>
       </c>
     </row>
     <row r="35" spans="1:2">
       <c r="A35" t="s">
-        <v>46</v>
+        <v>101</v>
       </c>
       <c r="B35" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="36" spans="1:2">
       <c r="A36" t="s">
-        <v>56</v>
+        <v>46</v>
       </c>
       <c r="B36" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="37" spans="1:2">
       <c r="A37" t="s">
+        <v>56</v>
+      </c>
+      <c r="B37" t="s">
         <v>104</v>
-      </c>
-[...1 lines deleted...]
-        <v>105</v>
       </c>
     </row>
     <row r="38" spans="1:2">
       <c r="A38" t="s">
-        <v>48</v>
+        <v>105</v>
       </c>
       <c r="B38" t="s">
         <v>106</v>
       </c>
     </row>
     <row r="39" spans="1:2">
       <c r="A39" t="s">
         <v>48</v>
       </c>
       <c r="B39" t="s">
         <v>107</v>
       </c>
     </row>
     <row r="40" spans="1:2">
       <c r="A40" t="s">
         <v>48</v>
       </c>
       <c r="B40" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="41" spans="1:2">
       <c r="A41" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="B41" t="s">
         <v>109</v>
       </c>
     </row>
     <row r="42" spans="1:2">
       <c r="A42" t="s">
-        <v>67</v>
+        <v>50</v>
       </c>
       <c r="B42" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="43" spans="1:2">
       <c r="A43" t="s">
         <v>67</v>
       </c>
       <c r="B43" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="44" spans="1:2">
       <c r="A44" t="s">
-        <v>6</v>
+        <v>67</v>
       </c>
       <c r="B44" t="s">
         <v>112</v>
       </c>
     </row>
     <row r="45" spans="1:2">
       <c r="A45" t="s">
-        <v>93</v>
+        <v>6</v>
       </c>
       <c r="B45" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="46" spans="1:2">
       <c r="A46" t="s">
+        <v>94</v>
+      </c>
+      <c r="B46" t="s">
         <v>114</v>
-      </c>
-[...1 lines deleted...]
-        <v>115</v>
       </c>
     </row>
     <row r="47" spans="1:2">
       <c r="A47" t="s">
-        <v>90</v>
+        <v>115</v>
       </c>
       <c r="B47" t="s">
         <v>116</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>