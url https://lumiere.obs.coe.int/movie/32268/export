--- v2 (2026-06-04)
+++ v3 (2026-07-22)
@@ -178,50 +178,53 @@
   <si>
     <t>RO</t>
   </si>
   <si>
     <t>Ro-Image 2000</t>
   </si>
   <si>
     <t>SK</t>
   </si>
   <si>
     <t>Film Europe</t>
   </si>
   <si>
     <t>TR</t>
   </si>
   <si>
     <t>Warner Bros.</t>
   </si>
   <si>
     <t>Total EU28</t>
   </si>
   <si>
     <t>Total OBS</t>
   </si>
   <si>
+    <t>Tetikçi 2: Yüksek Gerilim</t>
+  </si>
+  <si>
     <t>AU,CA,IT,NL,SE,US</t>
   </si>
   <si>
     <t>Adrenaliin: kõrgepinge</t>
   </si>
   <si>
     <t>RS</t>
   </si>
   <si>
     <t>Adrenalin 2: Visoki napon</t>
   </si>
   <si>
     <t>Adrenalina 2: Pod Napieciem</t>
   </si>
   <si>
     <t>Adrenalina 2. Pod napięciem</t>
   </si>
   <si>
     <t>AU</t>
   </si>
   <si>
     <t>Crank: High Voltage - Fully Charged</t>
   </si>
   <si>
     <t>Tetikçi 2 - Yüksek gerilim</t>
@@ -344,53 +347,50 @@
     <t>PT</t>
   </si>
   <si>
     <t>Crank 2: Alta Voltagem</t>
   </si>
   <si>
     <t>Crank: Tensiune maxima</t>
   </si>
   <si>
     <t>Адреналин 2: Високи напон</t>
   </si>
   <si>
     <t>SG</t>
   </si>
   <si>
     <t>High Voltage</t>
   </si>
   <si>
     <t>Zastaň a neprežiješ 2: Vysoké napätie</t>
   </si>
   <si>
     <t>Zastaneš a neprežiješ 2: Vysoké napätie</t>
   </si>
   <si>
     <t>Zastaneš a zomrieš 2: Vysoké napätie</t>
-  </si>
-[...1 lines deleted...]
-    <t>Tetikçi 2: Yüksek Gerilim</t>
   </si>
   <si>
     <t>Адреналін 2</t>
   </si>
   <si>
     <t>Адреналін: Висока напруга</t>
   </si>
   <si>
     <t>Crank 2</t>
   </si>
   <si>
     <t>アドレナリン ハイ・ボルテージ</t>
   </si>
   <si>
     <t>RU</t>
   </si>
   <si>
     <t>Адреналин 2: Высокое напряжение</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
@@ -1219,388 +1219,388 @@
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B47"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="17" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="36.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" t="s">
+        <v>50</v>
+      </c>
+      <c r="B2" t="s">
         <v>54</v>
       </c>
-      <c r="B2" t="s">
+    </row>
+    <row r="3" spans="1:2">
+      <c r="A3" t="s">
+        <v>55</v>
+      </c>
+      <c r="B3" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="3" spans="1:2">
-[...3 lines deleted...]
-    </row>
     <row r="4" spans="1:2">
-      <c r="A4" t="s">
+      <c r="B4" t="s">
         <v>56</v>
       </c>
-      <c r="B4" t="s">
+    </row>
+    <row r="5" spans="1:2">
+      <c r="A5" t="s">
         <v>57</v>
       </c>
-    </row>
-    <row r="5" spans="1:2">
       <c r="B5" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="6" spans="1:2">
-      <c r="A6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="B6" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="7" spans="1:2">
       <c r="A7" t="s">
+        <v>45</v>
+      </c>
+      <c r="B7" t="s">
         <v>60</v>
-      </c>
-[...1 lines deleted...]
-        <v>61</v>
       </c>
     </row>
     <row r="8" spans="1:2">
       <c r="A8" t="s">
-        <v>50</v>
+        <v>61</v>
       </c>
       <c r="B8" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="9" spans="1:2">
+      <c r="A9" t="s">
+        <v>50</v>
+      </c>
       <c r="B9" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="10" spans="1:2">
       <c r="B10" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="11" spans="1:2">
       <c r="B11" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="12" spans="1:2">
-      <c r="A12" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="B12" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="13" spans="1:2">
       <c r="A13" t="s">
+        <v>31</v>
+      </c>
+      <c r="B13" t="s">
         <v>67</v>
-      </c>
-[...1 lines deleted...]
-        <v>68</v>
       </c>
     </row>
     <row r="14" spans="1:2">
       <c r="A14" t="s">
+        <v>68</v>
+      </c>
+      <c r="B14" t="s">
         <v>69</v>
-      </c>
-[...1 lines deleted...]
-        <v>70</v>
       </c>
     </row>
     <row r="15" spans="1:2">
       <c r="A15" t="s">
+        <v>70</v>
+      </c>
+      <c r="B15" t="s">
         <v>71</v>
-      </c>
-[...1 lines deleted...]
-        <v>72</v>
       </c>
     </row>
     <row r="16" spans="1:2">
       <c r="A16" t="s">
+        <v>72</v>
+      </c>
+      <c r="B16" t="s">
         <v>73</v>
-      </c>
-[...1 lines deleted...]
-        <v>74</v>
       </c>
     </row>
     <row r="17" spans="1:2">
       <c r="A17" t="s">
-        <v>28</v>
+        <v>74</v>
       </c>
       <c r="B17" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="18" spans="1:2">
       <c r="A18" t="s">
+        <v>28</v>
+      </c>
+      <c r="B18" t="s">
         <v>76</v>
-      </c>
-[...1 lines deleted...]
-        <v>77</v>
       </c>
     </row>
     <row r="19" spans="1:2">
       <c r="A19" t="s">
+        <v>77</v>
+      </c>
+      <c r="B19" t="s">
         <v>78</v>
-      </c>
-[...1 lines deleted...]
-        <v>79</v>
       </c>
     </row>
     <row r="20" spans="1:2">
       <c r="A20" t="s">
-        <v>31</v>
+        <v>79</v>
       </c>
       <c r="B20" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="21" spans="1:2">
       <c r="A21" t="s">
-        <v>33</v>
+        <v>31</v>
       </c>
       <c r="B21" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="22" spans="1:2">
       <c r="A22" t="s">
-        <v>37</v>
+        <v>33</v>
       </c>
       <c r="B22" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="23" spans="1:2">
       <c r="A23" t="s">
+        <v>37</v>
+      </c>
+      <c r="B23" t="s">
         <v>83</v>
-      </c>
-[...1 lines deleted...]
-        <v>84</v>
       </c>
     </row>
     <row r="24" spans="1:2">
       <c r="A24" t="s">
+        <v>84</v>
+      </c>
+      <c r="B24" t="s">
         <v>85</v>
-      </c>
-[...1 lines deleted...]
-        <v>86</v>
       </c>
     </row>
     <row r="25" spans="1:2">
       <c r="A25" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="B25" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="26" spans="1:2">
       <c r="A26" t="s">
+        <v>86</v>
+      </c>
+      <c r="B26" t="s">
         <v>88</v>
-      </c>
-[...1 lines deleted...]
-        <v>89</v>
       </c>
     </row>
     <row r="27" spans="1:2">
       <c r="A27" t="s">
+        <v>89</v>
+      </c>
+      <c r="B27" t="s">
         <v>90</v>
-      </c>
-[...1 lines deleted...]
-        <v>91</v>
       </c>
     </row>
     <row r="28" spans="1:2">
       <c r="A28" t="s">
-        <v>69</v>
+        <v>91</v>
       </c>
       <c r="B28" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="29" spans="1:2">
       <c r="A29" t="s">
-        <v>41</v>
+        <v>70</v>
       </c>
       <c r="B29" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="30" spans="1:2">
       <c r="A30" t="s">
+        <v>41</v>
+      </c>
+      <c r="B30" t="s">
         <v>94</v>
-      </c>
-[...1 lines deleted...]
-        <v>95</v>
       </c>
     </row>
     <row r="31" spans="1:2">
       <c r="A31" t="s">
-        <v>43</v>
+        <v>95</v>
       </c>
       <c r="B31" t="s">
         <v>96</v>
       </c>
     </row>
     <row r="32" spans="1:2">
       <c r="A32" t="s">
-        <v>44</v>
+        <v>43</v>
       </c>
       <c r="B32" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="33" spans="1:2">
       <c r="A33" t="s">
+        <v>44</v>
+      </c>
+      <c r="B33" t="s">
         <v>98</v>
-      </c>
-[...1 lines deleted...]
-        <v>99</v>
       </c>
     </row>
     <row r="34" spans="1:2">
       <c r="A34" t="s">
-        <v>45</v>
+        <v>99</v>
       </c>
       <c r="B34" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="35" spans="1:2">
       <c r="A35" t="s">
+        <v>45</v>
+      </c>
+      <c r="B35" t="s">
         <v>101</v>
-      </c>
-[...1 lines deleted...]
-        <v>102</v>
       </c>
     </row>
     <row r="36" spans="1:2">
       <c r="A36" t="s">
-        <v>46</v>
+        <v>102</v>
       </c>
       <c r="B36" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="37" spans="1:2">
       <c r="A37" t="s">
-        <v>56</v>
+        <v>46</v>
       </c>
       <c r="B37" t="s">
         <v>104</v>
       </c>
     </row>
     <row r="38" spans="1:2">
       <c r="A38" t="s">
+        <v>57</v>
+      </c>
+      <c r="B38" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>106</v>
       </c>
     </row>
     <row r="39" spans="1:2">
       <c r="A39" t="s">
-        <v>48</v>
+        <v>106</v>
       </c>
       <c r="B39" t="s">
         <v>107</v>
       </c>
     </row>
     <row r="40" spans="1:2">
       <c r="A40" t="s">
         <v>48</v>
       </c>
       <c r="B40" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="41" spans="1:2">
       <c r="A41" t="s">
         <v>48</v>
       </c>
       <c r="B41" t="s">
         <v>109</v>
       </c>
     </row>
     <row r="42" spans="1:2">
       <c r="A42" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="B42" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="43" spans="1:2">
       <c r="A43" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B43" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="44" spans="1:2">
       <c r="A44" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B44" t="s">
         <v>112</v>
       </c>
     </row>
     <row r="45" spans="1:2">
       <c r="A45" t="s">
         <v>6</v>
       </c>
       <c r="B45" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="46" spans="1:2">
       <c r="A46" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="B46" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="47" spans="1:2">
       <c r="A47" t="s">
         <v>115</v>
       </c>
       <c r="B47" t="s">
         <v>116</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">