--- v0 (2025-11-27)
+++ v1 (2026-04-21)
@@ -40,51 +40,51 @@
   <si>
     <t>Original title</t>
   </si>
   <si>
     <t>Love Happens</t>
   </si>
   <si>
     <t>Director(s)</t>
   </si>
   <si>
     <t>Brandon Camp</t>
   </si>
   <si>
     <t>Production year</t>
   </si>
   <si>
     <t>Producing or Co-producing countries</t>
   </si>
   <si>
     <t>US, CA</t>
   </si>
   <si>
     <t>IMDb link</t>
   </si>
   <si>
-    <t>https://www.imdb.com/title/tt0899106/</t>
+    <t>https://www.imdb.com/title/tt0899106</t>
   </si>
   <si>
     <t>ISAN link</t>
   </si>
   <si>
     <t>https://web.isan.org/public/en/isan/0000-0002-36D8-0000-O-0000-0000-2</t>
   </si>
   <si>
     <t>EIDR link</t>
   </si>
   <si>
     <t>https://ui.eidr.org/view/content?id=10.5240/27DA-6B8F-F006-66E9-5971-W</t>
   </si>
   <si>
     <t>Wikidata link</t>
   </si>
   <si>
     <t>https://www.wikidata.org/wiki/Q754515</t>
   </si>
   <si>
     <t>JustWatch link</t>
   </si>
   <si>
     <t>https://www.justwatch.com/uk/movie/love-happens</t>
   </si>
@@ -262,123 +262,123 @@
   <si>
     <t>CA</t>
   </si>
   <si>
     <t>Quand arrive l'amour</t>
   </si>
   <si>
     <t>CO,MX</t>
   </si>
   <si>
     <t>Un Amor Inesperado</t>
   </si>
   <si>
     <t>Láska na druhý pohled</t>
   </si>
   <si>
     <t>Cuando ocurre el amor</t>
   </si>
   <si>
     <t>FI</t>
   </si>
   <si>
     <t>Love Happens - Tilaa rakkaudelle</t>
   </si>
   <si>
+    <t>GR</t>
+  </si>
+  <si>
+    <t>I agapi thelei to hrono tis</t>
+  </si>
+  <si>
+    <t>Ljubav se dogadja</t>
+  </si>
+  <si>
+    <t>Derült égből szerelem</t>
+  </si>
+  <si>
+    <t>Qualcosa di speciale</t>
+  </si>
+  <si>
+    <t>JP</t>
+  </si>
+  <si>
+    <t>わすれた恋のはじめかた</t>
+  </si>
+  <si>
+    <t>Netikėta meilė</t>
+  </si>
+  <si>
+    <t>NO</t>
+  </si>
+  <si>
+    <t>Love happens</t>
+  </si>
+  <si>
+    <t>Miłość w Seattle</t>
+  </si>
+  <si>
+    <t>Amor Por Acaso</t>
+  </si>
+  <si>
+    <t>Dragoste fara preaviz</t>
+  </si>
+  <si>
+    <t>RS</t>
+  </si>
+  <si>
+    <t>Neočekivana ljubav</t>
+  </si>
+  <si>
+    <t>Ljubezen se zgodi</t>
+  </si>
+  <si>
+    <t>Láska na druhý pohlad</t>
+  </si>
+  <si>
+    <t>US</t>
+  </si>
+  <si>
+    <t>Traveling</t>
+  </si>
+  <si>
+    <t>UA</t>
+  </si>
+  <si>
+    <t>Кохання трапляється</t>
+  </si>
+  <si>
+    <t>RU</t>
+  </si>
+  <si>
+    <t>Любовь случается</t>
+  </si>
+  <si>
     <t>FR</t>
   </si>
   <si>
     <t>Coup de foudre à Seattle</t>
-  </si>
-[...67 lines deleted...]
-    <t>Любовь случается</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="### ### ##0"/>
   </numFmts>
   <fonts count="3">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
@@ -695,51 +695,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imdb.com/title/tt0899106/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.isan.org/public/en/isan/0000-0002-36D8-0000-O-0000-0000-2" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ui.eidr.org/view/content?id=10.5240/27DA-6B8F-F006-66E9-5971-W" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q754515" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.justwatch.com/uk/movie/love-happens" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imdb.com/title/tt0899106" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.isan.org/public/en/isan/0000-0002-36D8-0000-O-0000-0000-2" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ui.eidr.org/view/content?id=10.5240/27DA-6B8F-F006-66E9-5971-W" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q754515" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.justwatch.com/uk/movie/love-happens" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B9"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="33.140625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="67.28515625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" s="1" t="s">
         <v>2</v>
@@ -1345,147 +1345,147 @@
       <c r="A16" t="s">
         <v>35</v>
       </c>
       <c r="B16" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="17" spans="1:2">
       <c r="A17" t="s">
         <v>80</v>
       </c>
       <c r="B17" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="18" spans="1:2">
       <c r="A18" t="s">
         <v>82</v>
       </c>
       <c r="B18" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="19" spans="1:2">
       <c r="A19" t="s">
+        <v>39</v>
+      </c>
+      <c r="B19" t="s">
         <v>84</v>
-      </c>
-[...1 lines deleted...]
-        <v>85</v>
       </c>
     </row>
     <row r="20" spans="1:2">
       <c r="A20" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="B20" t="s">
-        <v>86</v>
+        <v>85</v>
       </c>
     </row>
     <row r="21" spans="1:2">
       <c r="A21" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="B21" t="s">
-        <v>87</v>
+        <v>86</v>
       </c>
     </row>
     <row r="22" spans="1:2">
       <c r="A22" t="s">
-        <v>43</v>
+        <v>87</v>
       </c>
       <c r="B22" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="23" spans="1:2">
       <c r="A23" t="s">
+        <v>65</v>
+      </c>
+      <c r="B23" t="s">
         <v>89</v>
-      </c>
-[...1 lines deleted...]
-        <v>90</v>
       </c>
     </row>
     <row r="24" spans="1:2">
       <c r="A24" t="s">
-        <v>65</v>
+        <v>90</v>
       </c>
       <c r="B24" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="25" spans="1:2">
       <c r="A25" t="s">
+        <v>63</v>
+      </c>
+      <c r="B25" t="s">
         <v>92</v>
-      </c>
-[...1 lines deleted...]
-        <v>93</v>
       </c>
     </row>
     <row r="26" spans="1:2">
       <c r="A26" t="s">
-        <v>63</v>
+        <v>47</v>
       </c>
       <c r="B26" t="s">
-        <v>94</v>
+        <v>93</v>
       </c>
     </row>
     <row r="27" spans="1:2">
       <c r="A27" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="B27" t="s">
-        <v>95</v>
+        <v>94</v>
       </c>
     </row>
     <row r="28" spans="1:2">
       <c r="A28" t="s">
-        <v>49</v>
+        <v>95</v>
       </c>
       <c r="B28" t="s">
         <v>96</v>
       </c>
     </row>
     <row r="29" spans="1:2">
       <c r="A29" t="s">
+        <v>51</v>
+      </c>
+      <c r="B29" t="s">
         <v>97</v>
-      </c>
-[...1 lines deleted...]
-        <v>98</v>
       </c>
     </row>
     <row r="30" spans="1:2">
       <c r="A30" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="B30" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
     </row>
     <row r="31" spans="1:2">
       <c r="A31" t="s">
-        <v>53</v>
+        <v>99</v>
       </c>
       <c r="B31" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="32" spans="1:2">
       <c r="A32" t="s">
         <v>101</v>
       </c>
       <c r="B32" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="33" spans="1:2">
       <c r="A33" t="s">
         <v>103</v>
       </c>
       <c r="B33" t="s">
         <v>104</v>
       </c>
     </row>
     <row r="34" spans="1:2">
       <c r="A34" t="s">
         <v>105</v>
       </c>