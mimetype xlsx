--- v0 (2025-12-09)
+++ v1 (2026-05-08)
@@ -40,51 +40,51 @@
   <si>
     <t>Original title</t>
   </si>
   <si>
     <t>Nowhere Boy</t>
   </si>
   <si>
     <t>Director(s)</t>
   </si>
   <si>
     <t>Sam Taylor-Johnson</t>
   </si>
   <si>
     <t>Production year</t>
   </si>
   <si>
     <t>Producing or Co-producing countries</t>
   </si>
   <si>
     <t>GB, CA</t>
   </si>
   <si>
     <t>IMDb link</t>
   </si>
   <si>
-    <t>https://www.imdb.com/title/tt1266029/</t>
+    <t>https://www.imdb.com/title/tt1266029</t>
   </si>
   <si>
     <t>ISAN link</t>
   </si>
   <si>
     <t>https://web.isan.org/public/en/isan/0000-0002-6B53-0000-B-0000-0000-4</t>
   </si>
   <si>
     <t>EIDR link</t>
   </si>
   <si>
     <t>https://ui.eidr.org/view/content?id=10.5240/F185-18F8-E0BF-BAE5-B618-X</t>
   </si>
   <si>
     <t>CNC (FR) link</t>
   </si>
   <si>
     <t>https://www.cnc.fr/professionnels/visas-et-classification/125935</t>
   </si>
   <si>
     <t>Wikidata link</t>
   </si>
   <si>
     <t>https://www.wikidata.org/wiki/Q576877</t>
   </si>
@@ -698,51 +698,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imdb.com/title/tt1266029/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.isan.org/public/en/isan/0000-0002-6B53-0000-B-0000-0000-4" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ui.eidr.org/view/content?id=10.5240/F185-18F8-E0BF-BAE5-B618-X" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnc.fr/professionnels/visas-et-classification/125935" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q576877" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.justwatch.com/ca/movie/nowhere-boy" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imdb.com/title/tt1266029" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.isan.org/public/en/isan/0000-0002-6B53-0000-B-0000-0000-4" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ui.eidr.org/view/content?id=10.5240/F185-18F8-E0BF-BAE5-B618-X" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnc.fr/professionnels/visas-et-classification/125935" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q576877" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.justwatch.com/ca/movie/nowhere-boy" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B10"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="33.140625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="66.5703125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" s="1" t="s">
         <v>2</v>
@@ -1192,55 +1192,55 @@
       </c>
       <c r="G10" s="3"/>
       <c r="H10" s="3"/>
       <c r="I10" s="3"/>
       <c r="J10" s="3"/>
       <c r="K10" s="3"/>
       <c r="L10" s="3"/>
       <c r="M10" s="3"/>
       <c r="N10" s="3"/>
       <c r="O10" s="3"/>
       <c r="P10" s="3"/>
       <c r="Q10" s="3"/>
       <c r="R10" s="3"/>
     </row>
     <row r="11" spans="1:18">
       <c r="A11" t="s">
         <v>53</v>
       </c>
       <c r="B11" t="s">
         <v>54</v>
       </c>
       <c r="C11">
         <v>40520</v>
       </c>
       <c r="D11" s="3">
-        <v>56443</v>
+        <v>53521</v>
       </c>
       <c r="E11" s="3"/>
       <c r="F11" s="3">
-        <v>56443</v>
+        <v>53521</v>
       </c>
       <c r="G11" s="3"/>
       <c r="H11" s="3"/>
       <c r="I11" s="3"/>
       <c r="J11" s="3"/>
       <c r="K11" s="3"/>
       <c r="L11" s="3"/>
       <c r="M11" s="3"/>
       <c r="N11" s="3"/>
       <c r="O11" s="3"/>
       <c r="P11" s="3"/>
       <c r="Q11" s="3"/>
       <c r="R11" s="3"/>
     </row>
     <row r="12" spans="1:18">
       <c r="A12" t="s">
         <v>55</v>
       </c>
       <c r="B12" t="s">
         <v>56</v>
       </c>
       <c r="C12">
         <v>40172</v>
       </c>
       <c r="D12" s="3">
@@ -1601,107 +1601,107 @@
       </c>
       <c r="G23" s="3">
         <v>305</v>
       </c>
       <c r="H23" s="3">
         <v>126</v>
       </c>
       <c r="I23" s="3"/>
       <c r="J23" s="3">
         <v>32</v>
       </c>
       <c r="K23" s="3"/>
       <c r="L23" s="3"/>
       <c r="M23" s="3"/>
       <c r="N23" s="3"/>
       <c r="O23" s="3"/>
       <c r="P23" s="3"/>
       <c r="Q23" s="3"/>
       <c r="R23" s="3"/>
     </row>
     <row r="24" spans="1:18">
       <c r="A24" t="s">
         <v>75</v>
       </c>
       <c r="D24" s="3">
-        <v>471042</v>
+        <v>468120</v>
       </c>
       <c r="E24" s="3">
         <v>137694</v>
       </c>
       <c r="F24" s="3">
-        <v>275982</v>
+        <v>273060</v>
       </c>
       <c r="G24" s="3">
         <v>54916</v>
       </c>
       <c r="H24" s="3">
         <v>1834</v>
       </c>
       <c r="I24" s="3">
         <v>30</v>
       </c>
       <c r="J24" s="3">
         <v>200</v>
       </c>
       <c r="K24" s="3">
         <v>47</v>
       </c>
       <c r="L24" s="3">
         <v>12</v>
       </c>
       <c r="M24" s="3">
         <v>32</v>
       </c>
       <c r="N24" s="3">
         <v>143</v>
       </c>
       <c r="O24" s="3">
         <v>31</v>
       </c>
       <c r="P24" s="3">
         <v>53</v>
       </c>
       <c r="Q24" s="3">
         <v>55</v>
       </c>
       <c r="R24" s="3">
         <v>13</v>
       </c>
     </row>
     <row r="25" spans="1:18">
       <c r="A25" t="s">
         <v>76</v>
       </c>
       <c r="D25" s="3">
-        <v>495527</v>
+        <v>492605</v>
       </c>
       <c r="E25" s="3">
         <v>137694</v>
       </c>
       <c r="F25" s="3">
-        <v>298095</v>
+        <v>295173</v>
       </c>
       <c r="G25" s="3">
         <v>57259</v>
       </c>
       <c r="H25" s="3">
         <v>1834</v>
       </c>
       <c r="I25" s="3">
         <v>30</v>
       </c>
       <c r="J25" s="3">
         <v>200</v>
       </c>
       <c r="K25" s="3">
         <v>47</v>
       </c>
       <c r="L25" s="3">
         <v>12</v>
       </c>
       <c r="M25" s="3">
         <v>61</v>
       </c>
       <c r="N25" s="3">
         <v>143</v>
       </c>