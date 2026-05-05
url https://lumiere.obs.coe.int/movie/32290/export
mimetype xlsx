--- v0 (2025-12-16)
+++ v1 (2026-05-05)
@@ -40,51 +40,51 @@
   <si>
     <t>Original title</t>
   </si>
   <si>
     <t>The Firm</t>
   </si>
   <si>
     <t>Director(s)</t>
   </si>
   <si>
     <t>Nick Love</t>
   </si>
   <si>
     <t>Production year</t>
   </si>
   <si>
     <t>Producing or Co-producing countries</t>
   </si>
   <si>
     <t>GB</t>
   </si>
   <si>
     <t>IMDb link</t>
   </si>
   <si>
-    <t>https://www.imdb.com/title/tt1313113/</t>
+    <t>https://www.imdb.com/title/tt1313113</t>
   </si>
   <si>
     <t>ISAN link</t>
   </si>
   <si>
     <t>https://web.isan.org/public/en/isan/0000-0002-3718-0000-3-0000-0000-S</t>
   </si>
   <si>
     <t>EIDR link</t>
   </si>
   <si>
     <t>https://ui.eidr.org/view/content?id=10.5240/BD74-F139-841D-0BF1-3C63-Z</t>
   </si>
   <si>
     <t>Wikidata link</t>
   </si>
   <si>
     <t>https://www.wikidata.org/wiki/Q1145506</t>
   </si>
   <si>
     <t>JustWatch link</t>
   </si>
   <si>
     <t>https://www.justwatch.com/uk/movie/the-firm-2009</t>
   </si>
@@ -94,81 +94,81 @@
   <si>
     <t>Distributor</t>
   </si>
   <si>
     <t>Release date</t>
   </si>
   <si>
     <t>Total since 2009</t>
   </si>
   <si>
     <t>2009</t>
   </si>
   <si>
     <t>GB_IE</t>
   </si>
   <si>
     <t>Warner Bros.</t>
   </si>
   <si>
     <t>Total EU28</t>
   </si>
   <si>
     <t>Total OBS</t>
   </si>
   <si>
+    <t>BE,NL</t>
+  </si>
+  <si>
+    <t>Millwall Hooligans</t>
+  </si>
+  <si>
+    <t>HR</t>
+  </si>
+  <si>
+    <t>Navijači</t>
+  </si>
+  <si>
+    <t>HU</t>
+  </si>
+  <si>
+    <t>A keménymag</t>
+  </si>
+  <si>
+    <t>PT</t>
+  </si>
+  <si>
+    <t>A Sociedade</t>
+  </si>
+  <si>
+    <t>RS</t>
+  </si>
+  <si>
+    <t>Firma</t>
+  </si>
+  <si>
     <t>AU,GB,US</t>
-  </si>
-[...28 lines deleted...]
-    <t>Firma</t>
   </si>
   <si>
     <t>DE</t>
   </si>
   <si>
     <t>The Firm - 3. Halbzeit</t>
   </si>
   <si>
     <t>FI</t>
   </si>
   <si>
     <t>The firm huligaanit</t>
   </si>
   <si>
     <t>RU</t>
   </si>
   <si>
     <t>Банда</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
@@ -503,51 +503,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imdb.com/title/tt1313113/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.isan.org/public/en/isan/0000-0002-3718-0000-3-0000-0000-S" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ui.eidr.org/view/content?id=10.5240/BD74-F139-841D-0BF1-3C63-Z" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q1145506" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.justwatch.com/uk/movie/the-firm-2009" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imdb.com/title/tt1313113" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.isan.org/public/en/isan/0000-0002-3718-0000-3-0000-0000-S" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ui.eidr.org/view/content?id=10.5240/BD74-F139-841D-0BF1-3C63-Z" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q1145506" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.justwatch.com/uk/movie/the-firm-2009" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B9"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="33.140625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="66.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" s="1" t="s">
         <v>2</v>
@@ -702,91 +702,91 @@
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B10"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="12.140625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="19.5703125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" t="s">
         <v>26</v>
       </c>
       <c r="B2" t="s">
-        <v>1</v>
+        <v>27</v>
       </c>
     </row>
     <row r="3" spans="1:2">
       <c r="A3" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B3" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
     </row>
     <row r="4" spans="1:2">
       <c r="A4" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B4" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
     </row>
     <row r="5" spans="1:2">
       <c r="A5" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B5" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
     </row>
     <row r="6" spans="1:2">
       <c r="A6" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B6" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
     </row>
     <row r="7" spans="1:2">
       <c r="A7" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B7" t="s">
-        <v>36</v>
+        <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:2">
       <c r="A8" t="s">
         <v>37</v>
       </c>
       <c r="B8" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="9" spans="1:2">
       <c r="A9" t="s">
         <v>39</v>
       </c>
       <c r="B9" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="10" spans="1:2">
       <c r="A10" t="s">
         <v>41</v>
       </c>
       <c r="B10" t="s">
         <v>42</v>
       </c>