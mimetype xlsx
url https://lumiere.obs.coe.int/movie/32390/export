--- v0 (2025-12-19)
+++ v1 (2026-05-13)
@@ -40,51 +40,51 @@
   <si>
     <t>Original title</t>
   </si>
   <si>
     <t>Amintiri din epoca de aur</t>
   </si>
   <si>
     <t>Director(s)</t>
   </si>
   <si>
     <t>Hanno Höfer, Razvan Marculescu, Cristian Mungiu, Constantin Popescu, Ioana Uricaru</t>
   </si>
   <si>
     <t>Production year</t>
   </si>
   <si>
     <t>Producing or Co-producing countries</t>
   </si>
   <si>
     <t>RO, FR</t>
   </si>
   <si>
     <t>IMDb link</t>
   </si>
   <si>
-    <t>https://www.imdb.com/title/tt1422122/</t>
+    <t>https://www.imdb.com/title/tt1422122</t>
   </si>
   <si>
     <t>ISAN link</t>
   </si>
   <si>
     <t>https://web.isan.org/public/en/isan/0000-0002-B567-0000-F-0000-0000-T</t>
   </si>
   <si>
     <t>EIDR link</t>
   </si>
   <si>
     <t>https://ui.eidr.org/view/content?id=10.5240/9305-CD0D-51C7-E5D4-859E-O</t>
   </si>
   <si>
     <t>Wikidata link</t>
   </si>
   <si>
     <t>https://www.wikidata.org/wiki/Q2412480</t>
   </si>
   <si>
     <t>JustWatch link</t>
   </si>
   <si>
     <t>https://www.justwatch.com/ro/film/amintiri-din-epoca-de-aur</t>
   </si>
@@ -665,51 +665,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imdb.com/title/tt1422122/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.isan.org/public/en/isan/0000-0002-B567-0000-F-0000-0000-T" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ui.eidr.org/view/content?id=10.5240/9305-CD0D-51C7-E5D4-859E-O" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q2412480" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.justwatch.com/ro/film/amintiri-din-epoca-de-aur" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imdb.com/title/tt1422122" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.isan.org/public/en/isan/0000-0002-B567-0000-F-0000-0000-T" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ui.eidr.org/view/content?id=10.5240/9305-CD0D-51C7-E5D4-859E-O" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q2412480" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.justwatch.com/ro/film/amintiri-din-epoca-de-aur" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B9"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="33.140625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="75.5703125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" s="1" t="s">
         <v>2</v>
@@ -981,55 +981,55 @@
       <c r="F6" s="3">
         <v>1408</v>
       </c>
       <c r="G6" s="3">
         <v>26</v>
       </c>
       <c r="H6" s="3"/>
       <c r="I6" s="3"/>
       <c r="J6" s="3"/>
       <c r="K6" s="3"/>
       <c r="L6" s="3"/>
       <c r="M6" s="3"/>
       <c r="N6" s="3"/>
     </row>
     <row r="7" spans="1:14">
       <c r="A7" t="s">
         <v>41</v>
       </c>
       <c r="B7" t="s">
         <v>42</v>
       </c>
       <c r="C7">
         <v>40177</v>
       </c>
       <c r="D7" s="3">
-        <v>69753</v>
+        <v>8691</v>
       </c>
       <c r="E7" s="3"/>
       <c r="F7" s="3">
-        <v>65152</v>
+        <v>4090</v>
       </c>
       <c r="G7" s="3">
         <v>4467</v>
       </c>
       <c r="H7" s="3">
         <v>134</v>
       </c>
       <c r="I7" s="3"/>
       <c r="J7" s="3"/>
       <c r="K7" s="3"/>
       <c r="L7" s="3"/>
       <c r="M7" s="3"/>
       <c r="N7" s="3"/>
     </row>
     <row r="8" spans="1:14">
       <c r="A8" t="s">
         <v>43</v>
       </c>
       <c r="B8" t="s">
         <v>44</v>
       </c>
       <c r="C8">
         <v>40116</v>
       </c>
       <c r="D8" s="3">
@@ -1321,95 +1321,95 @@
       <c r="D18" s="3">
         <v>2539</v>
       </c>
       <c r="E18" s="3">
         <v>1118</v>
       </c>
       <c r="F18" s="3">
         <v>1375</v>
       </c>
       <c r="G18" s="3">
         <v>46</v>
       </c>
       <c r="H18" s="3"/>
       <c r="I18" s="3"/>
       <c r="J18" s="3"/>
       <c r="K18" s="3"/>
       <c r="L18" s="3"/>
       <c r="M18" s="3"/>
       <c r="N18" s="3"/>
     </row>
     <row r="19" spans="1:14">
       <c r="A19" t="s">
         <v>63</v>
       </c>
       <c r="D19" s="3">
-        <v>174920</v>
+        <v>113858</v>
       </c>
       <c r="E19" s="3">
         <v>76698</v>
       </c>
       <c r="F19" s="3">
-        <v>87220</v>
+        <v>26158</v>
       </c>
       <c r="G19" s="3">
         <v>9041</v>
       </c>
       <c r="H19" s="3">
         <v>431</v>
       </c>
       <c r="I19" s="3">
         <v>93</v>
       </c>
       <c r="J19" s="3">
         <v>29</v>
       </c>
       <c r="K19" s="3">
         <v>259</v>
       </c>
       <c r="L19" s="3">
         <v>398</v>
       </c>
       <c r="M19" s="3">
         <v>74</v>
       </c>
       <c r="N19" s="3">
         <v>677</v>
       </c>
     </row>
     <row r="20" spans="1:14">
       <c r="A20" t="s">
         <v>64</v>
       </c>
       <c r="D20" s="3">
-        <v>181070</v>
+        <v>120008</v>
       </c>
       <c r="E20" s="3">
         <v>76698</v>
       </c>
       <c r="F20" s="3">
-        <v>93028</v>
+        <v>31966</v>
       </c>
       <c r="G20" s="3">
         <v>9119</v>
       </c>
       <c r="H20" s="3">
         <v>431</v>
       </c>
       <c r="I20" s="3">
         <v>93</v>
       </c>
       <c r="J20" s="3">
         <v>29</v>
       </c>
       <c r="K20" s="3">
         <v>523</v>
       </c>
       <c r="L20" s="3">
         <v>398</v>
       </c>
       <c r="M20" s="3">
         <v>74</v>
       </c>
       <c r="N20" s="3">
         <v>677</v>
       </c>