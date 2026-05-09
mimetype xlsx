--- v0 (2025-12-03)
+++ v1 (2026-05-09)
@@ -40,51 +40,51 @@
   <si>
     <t>Original title</t>
   </si>
   <si>
     <t>Tetro</t>
   </si>
   <si>
     <t>Director(s)</t>
   </si>
   <si>
     <t>Francis Ford Coppola</t>
   </si>
   <si>
     <t>Production year</t>
   </si>
   <si>
     <t>Producing or Co-producing countries</t>
   </si>
   <si>
     <t>US, AR, ES, IT</t>
   </si>
   <si>
     <t>IMDb link</t>
   </si>
   <si>
-    <t>https://www.imdb.com/title/tt0964185/</t>
+    <t>https://www.imdb.com/title/tt0964185</t>
   </si>
   <si>
     <t>ISAN link</t>
   </si>
   <si>
     <t>https://web.isan.org/public/en/isan/0000-0002-5756-0000-Y-0000-0000-9</t>
   </si>
   <si>
     <t>EIDR link</t>
   </si>
   <si>
     <t>https://ui.eidr.org/view/content?id=10.5240/D7FA-5E69-3B7C-2C4C-FD30-6</t>
   </si>
   <si>
     <t>CNC (FR) link</t>
   </si>
   <si>
     <t>https://www.cnc.fr/professionnels/visas-et-classification/125108</t>
   </si>
   <si>
     <t>Wikidata link</t>
   </si>
   <si>
     <t>https://www.wikidata.org/wiki/Q2309964</t>
   </si>
@@ -566,51 +566,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imdb.com/title/tt0964185/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.isan.org/public/en/isan/0000-0002-5756-0000-Y-0000-0000-9" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ui.eidr.org/view/content?id=10.5240/D7FA-5E69-3B7C-2C4C-FD30-6" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnc.fr/professionnels/visas-et-classification/125108" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q2309964" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.justwatch.com/us/movie/tetro" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imdb.com/title/tt0964185" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.isan.org/public/en/isan/0000-0002-5756-0000-Y-0000-0000-9" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ui.eidr.org/view/content?id=10.5240/D7FA-5E69-3B7C-2C4C-FD30-6" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnc.fr/professionnels/visas-et-classification/125108" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q2309964" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.justwatch.com/us/movie/tetro" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B10"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="33.140625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="67.140625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" s="1" t="s">
         <v>2</v>
@@ -867,57 +867,57 @@
       <c r="F5" s="3">
         <v>384</v>
       </c>
       <c r="G5" s="3">
         <v>287</v>
       </c>
       <c r="H5" s="3"/>
       <c r="I5" s="3"/>
       <c r="J5" s="3"/>
       <c r="K5" s="3"/>
       <c r="L5" s="3"/>
       <c r="M5" s="3"/>
       <c r="N5" s="3"/>
     </row>
     <row r="6" spans="1:14">
       <c r="A6" t="s">
         <v>41</v>
       </c>
       <c r="B6" t="s">
         <v>42</v>
       </c>
       <c r="C6">
         <v>40170</v>
       </c>
       <c r="D6" s="3">
-        <v>382317</v>
+        <v>527405</v>
       </c>
       <c r="E6" s="3">
         <v>102108</v>
       </c>
       <c r="F6" s="3">
-        <v>261032</v>
+        <v>406120</v>
       </c>
       <c r="G6" s="3">
         <v>1812</v>
       </c>
       <c r="H6" s="3">
         <v>4047</v>
       </c>
       <c r="I6" s="3">
         <v>213</v>
       </c>
       <c r="J6" s="3">
         <v>12914</v>
       </c>
       <c r="K6" s="3"/>
       <c r="L6" s="3"/>
       <c r="M6" s="3">
         <v>191</v>
       </c>
       <c r="N6" s="3"/>
     </row>
     <row r="7" spans="1:14">
       <c r="A7" t="s">
         <v>43</v>
       </c>
       <c r="B7" t="s">
@@ -1041,95 +1041,95 @@
         <v>9937</v>
       </c>
       <c r="F11" s="3">
         <v>3019</v>
       </c>
       <c r="G11" s="3"/>
       <c r="H11" s="3">
         <v>100</v>
       </c>
       <c r="I11" s="3"/>
       <c r="J11" s="3">
         <v>5</v>
       </c>
       <c r="K11" s="3"/>
       <c r="L11" s="3"/>
       <c r="M11" s="3"/>
       <c r="N11" s="3">
         <v>44</v>
       </c>
     </row>
     <row r="12" spans="1:14">
       <c r="A12" t="s">
         <v>53</v>
       </c>
       <c r="D12" s="3">
-        <v>605989</v>
+        <v>751077</v>
       </c>
       <c r="E12" s="3">
         <v>275169</v>
       </c>
       <c r="F12" s="3">
-        <v>309715</v>
+        <v>454803</v>
       </c>
       <c r="G12" s="3">
         <v>3587</v>
       </c>
       <c r="H12" s="3">
         <v>4151</v>
       </c>
       <c r="I12" s="3">
         <v>213</v>
       </c>
       <c r="J12" s="3">
         <v>12919</v>
       </c>
       <c r="K12" s="3">
         <v>0</v>
       </c>
       <c r="L12" s="3">
         <v>0</v>
       </c>
       <c r="M12" s="3">
         <v>191</v>
       </c>
       <c r="N12" s="3">
         <v>44</v>
       </c>
     </row>
     <row r="13" spans="1:14">
       <c r="A13" t="s">
         <v>54</v>
       </c>
       <c r="D13" s="3">
-        <v>613461</v>
+        <v>758549</v>
       </c>
       <c r="E13" s="3">
         <v>275169</v>
       </c>
       <c r="F13" s="3">
-        <v>316956</v>
+        <v>462044</v>
       </c>
       <c r="G13" s="3">
         <v>3713</v>
       </c>
       <c r="H13" s="3">
         <v>4151</v>
       </c>
       <c r="I13" s="3">
         <v>213</v>
       </c>
       <c r="J13" s="3">
         <v>12919</v>
       </c>
       <c r="K13" s="3">
         <v>88</v>
       </c>
       <c r="L13" s="3">
         <v>17</v>
       </c>
       <c r="M13" s="3">
         <v>191</v>
       </c>
       <c r="N13" s="3">
         <v>44</v>
       </c>