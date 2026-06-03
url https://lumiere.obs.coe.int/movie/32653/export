--- v0 (2025-12-03)
+++ v1 (2026-06-03)
@@ -40,51 +40,51 @@
   <si>
     <t>Original title</t>
   </si>
   <si>
     <t>Na půdě aneb Kdo má dneska narozeniny?</t>
   </si>
   <si>
     <t>Director(s)</t>
   </si>
   <si>
     <t>Jirí Barta, Vivian Schilling</t>
   </si>
   <si>
     <t>Production year</t>
   </si>
   <si>
     <t>Producing or Co-producing countries</t>
   </si>
   <si>
     <t>CZ, SK, JP</t>
   </si>
   <si>
     <t>IMDb link</t>
   </si>
   <si>
-    <t>https://www.imdb.com/title/tt1342403/</t>
+    <t>https://www.imdb.com/title/tt1342403</t>
   </si>
   <si>
     <t>ISAN link</t>
   </si>
   <si>
     <t>https://web.isan.org/public/en/isan/0000-0004-E0CE-0000-G-0000-0000-Q</t>
   </si>
   <si>
     <t>EIDR link</t>
   </si>
   <si>
     <t>https://ui.eidr.org/view/content?id=10.5240/91D8-564A-1CC1-5B1D-D059-C</t>
   </si>
   <si>
     <t>CNC (FR) link</t>
   </si>
   <si>
     <t>https://www.cnc.fr/professionnels/visas-et-classification/124222</t>
   </si>
   <si>
     <t>Wikidata link</t>
   </si>
   <si>
     <t>https://www.wikidata.org/wiki/Q3503207</t>
   </si>
@@ -563,51 +563,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imdb.com/title/tt1342403/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.isan.org/public/en/isan/0000-0004-E0CE-0000-G-0000-0000-Q" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ui.eidr.org/view/content?id=10.5240/91D8-564A-1CC1-5B1D-D059-C" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnc.fr/professionnels/visas-et-classification/124222" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q3503207" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.justwatch.com/cz/film/na-pude-aneb-kdo-ma-dneska-narozeniny" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imdb.com/title/tt1342403" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.isan.org/public/en/isan/0000-0004-E0CE-0000-G-0000-0000-Q" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ui.eidr.org/view/content?id=10.5240/91D8-564A-1CC1-5B1D-D059-C" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnc.fr/professionnels/visas-et-classification/124222" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q3503207" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.justwatch.com/cz/film/na-pude-aneb-kdo-ma-dneska-narozeniny" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B10"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="33.140625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="71.42578125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" s="1" t="s">
         <v>2</v>
@@ -870,57 +870,57 @@
         <v>835</v>
       </c>
       <c r="H4" s="3"/>
       <c r="I4" s="3"/>
       <c r="J4" s="3"/>
       <c r="K4" s="3"/>
       <c r="L4" s="3"/>
       <c r="M4" s="3"/>
       <c r="N4" s="3"/>
       <c r="O4" s="3"/>
       <c r="P4" s="3"/>
       <c r="Q4" s="3"/>
       <c r="R4" s="3"/>
     </row>
     <row r="5" spans="1:18">
       <c r="A5" t="s">
         <v>43</v>
       </c>
       <c r="B5" t="s">
         <v>44</v>
       </c>
       <c r="C5">
         <v>40156</v>
       </c>
       <c r="D5" s="3">
-        <v>56800</v>
+        <v>56523</v>
       </c>
       <c r="E5" s="3">
         <v>7413</v>
       </c>
       <c r="F5" s="3">
-        <v>35551</v>
+        <v>35274</v>
       </c>
       <c r="G5" s="3">
         <v>7560</v>
       </c>
       <c r="H5" s="3">
         <v>2085</v>
       </c>
       <c r="I5" s="3"/>
       <c r="J5" s="3">
         <v>997</v>
       </c>
       <c r="K5" s="3">
         <v>209</v>
       </c>
       <c r="L5" s="3"/>
       <c r="M5" s="3"/>
       <c r="N5" s="3"/>
       <c r="O5" s="3"/>
       <c r="P5" s="3"/>
       <c r="Q5" s="3">
         <v>2985</v>
       </c>
       <c r="R5" s="3"/>
     </row>
     <row r="6" spans="1:18">
@@ -1042,107 +1042,107 @@
         <v>2472</v>
       </c>
       <c r="F9" s="3">
         <v>237</v>
       </c>
       <c r="G9" s="3">
         <v>432</v>
       </c>
       <c r="H9" s="3"/>
       <c r="I9" s="3"/>
       <c r="J9" s="3"/>
       <c r="K9" s="3"/>
       <c r="L9" s="3"/>
       <c r="M9" s="3"/>
       <c r="N9" s="3"/>
       <c r="O9" s="3"/>
       <c r="P9" s="3"/>
       <c r="Q9" s="3"/>
       <c r="R9" s="3"/>
     </row>
     <row r="10" spans="1:18">
       <c r="A10" t="s">
         <v>53</v>
       </c>
       <c r="D10" s="3">
-        <v>105623</v>
+        <v>105346</v>
       </c>
       <c r="E10" s="3">
         <v>33332</v>
       </c>
       <c r="F10" s="3">
-        <v>46681</v>
+        <v>46404</v>
       </c>
       <c r="G10" s="3">
         <v>14536</v>
       </c>
       <c r="H10" s="3">
         <v>3196</v>
       </c>
       <c r="I10" s="3">
         <v>1094</v>
       </c>
       <c r="J10" s="3">
         <v>1908</v>
       </c>
       <c r="K10" s="3">
         <v>590</v>
       </c>
       <c r="L10" s="3">
         <v>476</v>
       </c>
       <c r="M10" s="3">
         <v>167</v>
       </c>
       <c r="N10" s="3">
         <v>447</v>
       </c>
       <c r="O10" s="3">
         <v>63</v>
       </c>
       <c r="P10" s="3">
         <v>71</v>
       </c>
       <c r="Q10" s="3">
         <v>2985</v>
       </c>
       <c r="R10" s="3">
         <v>77</v>
       </c>
     </row>
     <row r="11" spans="1:18">
       <c r="A11" t="s">
         <v>54</v>
       </c>
       <c r="D11" s="3">
-        <v>105623</v>
+        <v>105346</v>
       </c>
       <c r="E11" s="3">
         <v>33332</v>
       </c>
       <c r="F11" s="3">
-        <v>46681</v>
+        <v>46404</v>
       </c>
       <c r="G11" s="3">
         <v>14536</v>
       </c>
       <c r="H11" s="3">
         <v>3196</v>
       </c>
       <c r="I11" s="3">
         <v>1094</v>
       </c>
       <c r="J11" s="3">
         <v>1908</v>
       </c>
       <c r="K11" s="3">
         <v>590</v>
       </c>
       <c r="L11" s="3">
         <v>476</v>
       </c>
       <c r="M11" s="3">
         <v>167</v>
       </c>
       <c r="N11" s="3">
         <v>447</v>
       </c>