--- v0 (2025-11-21)
+++ v1 (2026-04-12)
@@ -40,51 +40,51 @@
   <si>
     <t>Original title</t>
   </si>
   <si>
     <t>La doppia ora</t>
   </si>
   <si>
     <t>Director(s)</t>
   </si>
   <si>
     <t>Giuseppe Capotondi</t>
   </si>
   <si>
     <t>Production year</t>
   </si>
   <si>
     <t>Producing or Co-producing countries</t>
   </si>
   <si>
     <t>IT</t>
   </si>
   <si>
     <t>IMDb link</t>
   </si>
   <si>
-    <t>https://www.imdb.com/title/tt1379222/</t>
+    <t>https://www.imdb.com/title/tt1379222</t>
   </si>
   <si>
     <t>ISAN link</t>
   </si>
   <si>
     <t>https://web.isan.org/public/en/isan/0000-0005-0576-0000-H-0000-0000-N</t>
   </si>
   <si>
     <t>EIDR link</t>
   </si>
   <si>
     <t>https://ui.eidr.org/view/content?id=10.5240/2E63-7682-54CA-0A99-2752-O</t>
   </si>
   <si>
     <t>Wikidata link</t>
   </si>
   <si>
     <t>https://www.wikidata.org/wiki/Q1218054</t>
   </si>
   <si>
     <t>JustWatch link</t>
   </si>
   <si>
     <t>https://www.justwatch.com/it/film/the-double-hour</t>
   </si>
@@ -160,78 +160,78 @@
   <si>
     <t>CO</t>
   </si>
   <si>
     <t>La doble realidad</t>
   </si>
   <si>
     <t>Die doppelte Stunde</t>
   </si>
   <si>
     <t>Die Stunde des Verbrechens</t>
   </si>
   <si>
     <t>L'heure du crime</t>
   </si>
   <si>
     <t>Il cuore della notte</t>
   </si>
   <si>
     <t>JP</t>
   </si>
   <si>
     <t>時の重なる女</t>
   </si>
   <si>
+    <t>PL</t>
+  </si>
+  <si>
+    <t>Podwójna godzina</t>
+  </si>
+  <si>
+    <t>RS</t>
+  </si>
+  <si>
+    <t>Dupli sat</t>
+  </si>
+  <si>
+    <t>GB,SG,US</t>
+  </si>
+  <si>
+    <t>The Double Hour</t>
+  </si>
+  <si>
+    <t>RU</t>
+  </si>
+  <si>
+    <t>Двойной час</t>
+  </si>
+  <si>
     <t>KR</t>
   </si>
   <si>
     <t>더블 아워</t>
-  </si>
-[...22 lines deleted...]
-    <t>Двойной час</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="### ### ##0"/>
   </numFmts>
   <fonts count="3">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
@@ -548,51 +548,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imdb.com/title/tt1379222/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.isan.org/public/en/isan/0000-0005-0576-0000-H-0000-0000-N" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ui.eidr.org/view/content?id=10.5240/2E63-7682-54CA-0A99-2752-O" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q1218054" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.justwatch.com/it/film/the-double-hour" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imdb.com/title/tt1379222" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.isan.org/public/en/isan/0000-0005-0576-0000-H-0000-0000-N" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ui.eidr.org/view/content?id=10.5240/2E63-7682-54CA-0A99-2752-O" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q1218054" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.justwatch.com/it/film/the-double-hour" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B9"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="33.140625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="66.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" s="1" t="s">
         <v>2</v>
@@ -752,55 +752,55 @@
         <v>419</v>
       </c>
       <c r="E3" s="3"/>
       <c r="F3" s="3"/>
       <c r="G3" s="3">
         <v>262</v>
       </c>
       <c r="H3" s="3">
         <v>45</v>
       </c>
       <c r="I3" s="3">
         <v>112</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" t="s">
         <v>30</v>
       </c>
       <c r="B4" t="s">
         <v>31</v>
       </c>
       <c r="C4">
         <v>40394</v>
       </c>
       <c r="D4" s="3">
-        <v>17498</v>
+        <v>15755</v>
       </c>
       <c r="E4" s="3"/>
       <c r="F4" s="3">
-        <v>16878</v>
+        <v>15135</v>
       </c>
       <c r="G4" s="3">
         <v>620</v>
       </c>
       <c r="H4" s="3"/>
       <c r="I4" s="3"/>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" t="s">
         <v>6</v>
       </c>
       <c r="B5" t="s">
         <v>32</v>
       </c>
       <c r="C5">
         <v>40095</v>
       </c>
       <c r="D5" s="3">
         <v>144343</v>
       </c>
       <c r="E5" s="3">
         <v>140111</v>
       </c>
       <c r="F5" s="3">
         <v>4232</v>
@@ -815,80 +815,80 @@
       </c>
       <c r="B6" t="s">
         <v>27</v>
       </c>
       <c r="C6">
         <v>40416</v>
       </c>
       <c r="D6" s="3">
         <v>8036</v>
       </c>
       <c r="E6" s="3"/>
       <c r="F6" s="3">
         <v>796</v>
       </c>
       <c r="G6" s="3">
         <v>7240</v>
       </c>
       <c r="H6" s="3"/>
       <c r="I6" s="3"/>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" t="s">
         <v>34</v>
       </c>
       <c r="D7" s="3">
-        <v>175127</v>
+        <v>173384</v>
       </c>
       <c r="E7" s="3">
         <v>140111</v>
       </c>
       <c r="F7" s="3">
-        <v>26113</v>
+        <v>24370</v>
       </c>
       <c r="G7" s="3">
         <v>8746</v>
       </c>
       <c r="H7" s="3">
         <v>45</v>
       </c>
       <c r="I7" s="3">
         <v>112</v>
       </c>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" t="s">
         <v>35</v>
       </c>
       <c r="D8" s="3">
-        <v>175127</v>
+        <v>173384</v>
       </c>
       <c r="E8" s="3">
         <v>140111</v>
       </c>
       <c r="F8" s="3">
-        <v>26113</v>
+        <v>24370</v>
       </c>
       <c r="G8" s="3">
         <v>8746</v>
       </c>
       <c r="H8" s="3">
         <v>45</v>
       </c>
       <c r="I8" s="3">
         <v>112</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B15"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="12.140625" bestFit="1" customWidth="1"/>