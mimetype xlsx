--- v0 (2025-12-04)
+++ v1 (2026-04-08)
@@ -40,51 +40,51 @@
   <si>
     <t>Original title</t>
   </si>
   <si>
     <t>La prima cosa bella</t>
   </si>
   <si>
     <t>Director(s)</t>
   </si>
   <si>
     <t>Paolo Virzì</t>
   </si>
   <si>
     <t>Production year</t>
   </si>
   <si>
     <t>Producing or Co-producing countries</t>
   </si>
   <si>
     <t>IT</t>
   </si>
   <si>
     <t>IMDb link</t>
   </si>
   <si>
-    <t>https://www.imdb.com/title/tt1467273/</t>
+    <t>https://www.imdb.com/title/tt1467273</t>
   </si>
   <si>
     <t>ISAN link</t>
   </si>
   <si>
     <t>https://web.isan.org/public/en/isan/0000-0002-9E70-0000-B-0000-0000-4</t>
   </si>
   <si>
     <t>EIDR link</t>
   </si>
   <si>
     <t>https://ui.eidr.org/view/content?id=10.5240/036D-864C-C543-8C37-B8C3-K</t>
   </si>
   <si>
     <t>Wikidata link</t>
   </si>
   <si>
     <t>https://www.wikidata.org/wiki/Q2405379</t>
   </si>
   <si>
     <t>JustWatch link</t>
   </si>
   <si>
     <t>https://www.justwatch.com/it/film/the-first-beautiful-thing</t>
   </si>
@@ -226,63 +226,63 @@
   <si>
     <t>Най-хубавото нещо</t>
   </si>
   <si>
     <t>I gynaika tis zois mou</t>
   </si>
   <si>
     <t>Toszkán szépség</t>
   </si>
   <si>
     <t>Coś pięknego</t>
   </si>
   <si>
     <t>Prima amintire frumoasa</t>
   </si>
   <si>
     <t>Gördüğüm En Güzel Kadın</t>
   </si>
   <si>
     <t>CN</t>
   </si>
   <si>
     <t>最美丽的事物</t>
   </si>
   <si>
+    <t>GB,SE,US</t>
+  </si>
+  <si>
+    <t>The First Beautiful Thing</t>
+  </si>
+  <si>
+    <t>RU</t>
+  </si>
+  <si>
+    <t>Первое прекрасное</t>
+  </si>
+  <si>
     <t>Η Γυναίκα της Ζωής μου</t>
-  </si>
-[...10 lines deleted...]
-    <t>Первое прекрасное</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="### ### ##0"/>
   </numFmts>
   <fonts count="3">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
@@ -599,51 +599,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imdb.com/title/tt1467273/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.isan.org/public/en/isan/0000-0002-9E70-0000-B-0000-0000-4" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ui.eidr.org/view/content?id=10.5240/036D-864C-C543-8C37-B8C3-K" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q2405379" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.justwatch.com/it/film/the-first-beautiful-thing" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imdb.com/title/tt1467273" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.isan.org/public/en/isan/0000-0002-9E70-0000-B-0000-0000-4" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ui.eidr.org/view/content?id=10.5240/036D-864C-C543-8C37-B8C3-K" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q2405379" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.justwatch.com/it/film/the-first-beautiful-thing" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B9"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="33.140625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="66.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" s="1" t="s">
         <v>2</v>
@@ -873,56 +873,56 @@
       <c r="F5" s="3"/>
       <c r="G5" s="3">
         <v>78749</v>
       </c>
       <c r="H5" s="3">
         <v>114</v>
       </c>
       <c r="I5" s="3"/>
       <c r="J5" s="3">
         <v>220</v>
       </c>
       <c r="K5" s="3"/>
       <c r="L5" s="3"/>
     </row>
     <row r="6" spans="1:12">
       <c r="A6" t="s">
         <v>37</v>
       </c>
       <c r="B6" t="s">
         <v>38</v>
       </c>
       <c r="C6">
         <v>40723</v>
       </c>
       <c r="D6" s="3">
-        <v>26149</v>
+        <v>27765</v>
       </c>
       <c r="E6" s="3"/>
       <c r="F6" s="3"/>
       <c r="G6" s="3">
-        <v>26149</v>
+        <v>27765</v>
       </c>
       <c r="H6" s="3"/>
       <c r="I6" s="3"/>
       <c r="J6" s="3"/>
       <c r="K6" s="3"/>
       <c r="L6" s="3"/>
     </row>
     <row r="7" spans="1:12">
       <c r="A7" t="s">
         <v>39</v>
       </c>
       <c r="B7" t="s">
         <v>40</v>
       </c>
       <c r="C7">
         <v>40710</v>
       </c>
       <c r="D7" s="3">
         <v>4833</v>
       </c>
       <c r="E7" s="3"/>
       <c r="F7" s="3"/>
       <c r="G7" s="3">
         <v>4553</v>
       </c>
@@ -1129,92 +1129,92 @@
       <c r="B15" t="s">
         <v>53</v>
       </c>
       <c r="C15">
         <v>40697</v>
       </c>
       <c r="D15" s="3">
         <v>3399</v>
       </c>
       <c r="E15" s="3"/>
       <c r="F15" s="3"/>
       <c r="G15" s="3">
         <v>3399</v>
       </c>
       <c r="H15" s="3"/>
       <c r="I15" s="3"/>
       <c r="J15" s="3"/>
       <c r="K15" s="3"/>
       <c r="L15" s="3"/>
     </row>
     <row r="16" spans="1:12">
       <c r="A16" t="s">
         <v>54</v>
       </c>
       <c r="D16" s="3">
-        <v>1271906</v>
+        <v>1273522</v>
       </c>
       <c r="E16" s="3">
         <v>65</v>
       </c>
       <c r="F16" s="3">
         <v>1110727</v>
       </c>
       <c r="G16" s="3">
-        <v>152308</v>
+        <v>153924</v>
       </c>
       <c r="H16" s="3">
         <v>6269</v>
       </c>
       <c r="I16" s="3">
         <v>2085</v>
       </c>
       <c r="J16" s="3">
         <v>383</v>
       </c>
       <c r="K16" s="3">
         <v>21</v>
       </c>
       <c r="L16" s="3">
         <v>48</v>
       </c>
     </row>
     <row r="17" spans="1:12">
       <c r="A17" t="s">
         <v>55</v>
       </c>
       <c r="D17" s="3">
-        <v>1283924</v>
+        <v>1285540</v>
       </c>
       <c r="E17" s="3">
         <v>65</v>
       </c>
       <c r="F17" s="3">
         <v>1112208</v>
       </c>
       <c r="G17" s="3">
-        <v>162808</v>
+        <v>164424</v>
       </c>
       <c r="H17" s="3">
         <v>6269</v>
       </c>
       <c r="I17" s="3">
         <v>2085</v>
       </c>
       <c r="J17" s="3">
         <v>383</v>
       </c>
       <c r="K17" s="3">
         <v>21</v>
       </c>
       <c r="L17" s="3">
         <v>85</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B16"/>
@@ -1305,67 +1305,67 @@
       <c r="A11" t="s">
         <v>48</v>
       </c>
       <c r="B11" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="12" spans="1:2">
       <c r="A12" t="s">
         <v>52</v>
       </c>
       <c r="B12" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="13" spans="1:2">
       <c r="A13" t="s">
         <v>68</v>
       </c>
       <c r="B13" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="14" spans="1:2">
       <c r="A14" t="s">
-        <v>39</v>
+        <v>70</v>
       </c>
       <c r="B14" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
     </row>
     <row r="15" spans="1:2">
       <c r="A15" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="B15" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
     </row>
     <row r="16" spans="1:2">
       <c r="A16" t="s">
-        <v>73</v>
+        <v>39</v>
       </c>
       <c r="B16" t="s">
         <v>74</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>