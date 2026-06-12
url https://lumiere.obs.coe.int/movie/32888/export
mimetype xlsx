--- v1 (2026-04-08)
+++ v2 (2026-06-12)
@@ -184,105 +184,105 @@
   <si>
     <t>RO</t>
   </si>
   <si>
     <t>Independenta Film</t>
   </si>
   <si>
     <t>SE</t>
   </si>
   <si>
     <t>Folkets Bio</t>
   </si>
   <si>
     <t>TR</t>
   </si>
   <si>
     <t>M3 Film</t>
   </si>
   <si>
     <t>Total EU28</t>
   </si>
   <si>
     <t>Total OBS</t>
   </si>
   <si>
+    <t>Cos pieknego</t>
+  </si>
+  <si>
+    <t>Cos pięknego</t>
+  </si>
+  <si>
     <t>AR,FR,IT</t>
   </si>
   <si>
-    <t>Cos pieknego</t>
-[...4 lines deleted...]
-  <si>
     <t>Gördügüm En Güzel Kadin</t>
   </si>
   <si>
     <t>Gördüğüm En Güzel Kadin</t>
   </si>
   <si>
+    <t>Η Γυναίκα της Ζωής μου</t>
+  </si>
+  <si>
     <t>BG</t>
   </si>
   <si>
     <t>Най-хубавото нещо</t>
   </si>
   <si>
     <t>I gynaika tis zois mou</t>
   </si>
   <si>
     <t>Toszkán szépség</t>
   </si>
   <si>
     <t>Coś pięknego</t>
   </si>
   <si>
     <t>Prima amintire frumoasa</t>
   </si>
   <si>
     <t>Gördüğüm En Güzel Kadın</t>
   </si>
   <si>
     <t>CN</t>
   </si>
   <si>
     <t>最美丽的事物</t>
   </si>
   <si>
     <t>GB,SE,US</t>
   </si>
   <si>
     <t>The First Beautiful Thing</t>
   </si>
   <si>
     <t>RU</t>
   </si>
   <si>
     <t>Первое прекрасное</t>
-  </si>
-[...1 lines deleted...]
-    <t>Η Γυναίκα της Ζωής μου</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="### ### ##0"/>
   </numFmts>
   <fonts count="3">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
@@ -1215,157 +1215,157 @@
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B16"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="12.140625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="24.42578125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" t="s">
+        <v>46</v>
+      </c>
+      <c r="B2" t="s">
         <v>56</v>
       </c>
-      <c r="B2" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="3" spans="1:2">
-      <c r="A3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="B3" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="4" spans="1:2">
+      <c r="A4" t="s">
+        <v>58</v>
+      </c>
       <c r="B4" t="s">
-        <v>58</v>
+        <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:2">
       <c r="A5" t="s">
         <v>52</v>
       </c>
       <c r="B5" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="6" spans="1:2">
       <c r="B6" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="7" spans="1:2">
       <c r="A7" t="s">
+        <v>39</v>
+      </c>
+      <c r="B7" t="s">
         <v>61</v>
-      </c>
-[...1 lines deleted...]
-        <v>62</v>
       </c>
     </row>
     <row r="8" spans="1:2">
       <c r="A8" t="s">
-        <v>39</v>
+        <v>62</v>
       </c>
       <c r="B8" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="9" spans="1:2">
       <c r="A9" t="s">
-        <v>41</v>
+        <v>39</v>
       </c>
       <c r="B9" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="10" spans="1:2">
       <c r="A10" t="s">
-        <v>46</v>
+        <v>41</v>
       </c>
       <c r="B10" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="11" spans="1:2">
       <c r="A11" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="B11" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="12" spans="1:2">
       <c r="A12" t="s">
-        <v>52</v>
+        <v>48</v>
       </c>
       <c r="B12" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="13" spans="1:2">
       <c r="A13" t="s">
+        <v>52</v>
+      </c>
+      <c r="B13" t="s">
         <v>68</v>
-      </c>
-[...1 lines deleted...]
-        <v>69</v>
       </c>
     </row>
     <row r="14" spans="1:2">
       <c r="A14" t="s">
+        <v>69</v>
+      </c>
+      <c r="B14" t="s">
         <v>70</v>
-      </c>
-[...1 lines deleted...]
-        <v>71</v>
       </c>
     </row>
     <row r="15" spans="1:2">
       <c r="A15" t="s">
+        <v>71</v>
+      </c>
+      <c r="B15" t="s">
         <v>72</v>
-      </c>
-[...1 lines deleted...]
-        <v>73</v>
       </c>
     </row>
     <row r="16" spans="1:2">
       <c r="A16" t="s">
-        <v>39</v>
+        <v>73</v>
       </c>
       <c r="B16" t="s">
         <v>74</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>