--- v2 (2026-06-12)
+++ v3 (2026-08-05)
@@ -184,57 +184,57 @@
   <si>
     <t>RO</t>
   </si>
   <si>
     <t>Independenta Film</t>
   </si>
   <si>
     <t>SE</t>
   </si>
   <si>
     <t>Folkets Bio</t>
   </si>
   <si>
     <t>TR</t>
   </si>
   <si>
     <t>M3 Film</t>
   </si>
   <si>
     <t>Total EU28</t>
   </si>
   <si>
     <t>Total OBS</t>
   </si>
   <si>
+    <t>AR,FR,IT</t>
+  </si>
+  <si>
     <t>Cos pieknego</t>
   </si>
   <si>
     <t>Cos pięknego</t>
-  </si>
-[...1 lines deleted...]
-    <t>AR,FR,IT</t>
   </si>
   <si>
     <t>Gördügüm En Güzel Kadin</t>
   </si>
   <si>
     <t>Gördüğüm En Güzel Kadin</t>
   </si>
   <si>
     <t>Η Γυναίκα της Ζωής μου</t>
   </si>
   <si>
     <t>BG</t>
   </si>
   <si>
     <t>Най-хубавото нещо</t>
   </si>
   <si>
     <t>I gynaika tis zois mou</t>
   </si>
   <si>
     <t>Toszkán szépség</t>
   </si>
   <si>
     <t>Coś pięknego</t>
   </si>
@@ -1215,67 +1215,67 @@
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B16"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="12.140625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="24.42578125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" t="s">
+        <v>56</v>
+      </c>
+      <c r="B2" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="3" spans="1:2">
+      <c r="A3" t="s">
         <v>46</v>
       </c>
-      <c r="B2" t="s">
-[...3 lines deleted...]
-    <row r="3" spans="1:2">
       <c r="B3" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="4" spans="1:2">
-      <c r="A4" t="s">
+      <c r="B4" t="s">
         <v>58</v>
-      </c>
-[...1 lines deleted...]
-        <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:2">
       <c r="A5" t="s">
         <v>52</v>
       </c>
       <c r="B5" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="6" spans="1:2">
       <c r="B6" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="7" spans="1:2">
       <c r="A7" t="s">
         <v>39</v>
       </c>
       <c r="B7" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="8" spans="1:2">
       <c r="A8" t="s">