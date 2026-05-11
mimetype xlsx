--- v0 (2026-02-25)
+++ v1 (2026-05-11)
@@ -40,186 +40,186 @@
   <si>
     <t>Original title</t>
   </si>
   <si>
     <t>Descendant</t>
   </si>
   <si>
     <t>Director(s)</t>
   </si>
   <si>
     <t>Margaret Brown</t>
   </si>
   <si>
     <t>Production year</t>
   </si>
   <si>
     <t>Producing or Co-producing countries</t>
   </si>
   <si>
     <t>US</t>
   </si>
   <si>
     <t>IMDb link</t>
   </si>
   <si>
-    <t>https://www.imdb.com/title/tt16376494/</t>
+    <t>https://www.imdb.com/title/tt16376494</t>
   </si>
   <si>
     <t>Wikidata link</t>
   </si>
   <si>
     <t>https://www.wikidata.org/wiki/Q115819845</t>
   </si>
   <si>
     <t>Market</t>
   </si>
   <si>
     <t>Distributor</t>
   </si>
   <si>
     <t>Release date</t>
   </si>
   <si>
     <t>Total since 2023</t>
   </si>
   <si>
     <t>2023</t>
   </si>
   <si>
     <t>CH</t>
   </si>
   <si>
     <t>Temporary Import Filme</t>
   </si>
   <si>
     <t>Total EU28</t>
   </si>
   <si>
     <t>Total OBS</t>
   </si>
   <si>
+    <t>PL</t>
+  </si>
+  <si>
+    <t>Potomkowie</t>
+  </si>
+  <si>
+    <t>AU,CA,GB,NL,SE,SG,US</t>
+  </si>
+  <si>
+    <t>IT</t>
+  </si>
+  <si>
+    <t>Descendant: l'ultima nave schiavista</t>
+  </si>
+  <si>
+    <t>IL</t>
+  </si>
+  <si>
+    <t>הספינה האחרונה</t>
+  </si>
+  <si>
+    <t>AR,MX</t>
+  </si>
+  <si>
+    <t>Los descendientes del Clotilda</t>
+  </si>
+  <si>
+    <t>BR</t>
+  </si>
+  <si>
+    <t>O Último Navio Negreiro</t>
+  </si>
+  <si>
+    <t>CA</t>
+  </si>
+  <si>
+    <t>Descendant: Les héritiers d'Africatown</t>
+  </si>
+  <si>
+    <t>DE</t>
+  </si>
+  <si>
+    <t>Die Nachkommen des Sklavenschiffs Clotilda</t>
+  </si>
+  <si>
+    <t>ES</t>
+  </si>
+  <si>
+    <t>Descendientes</t>
+  </si>
+  <si>
+    <t>Descendant - L'ultima nave schiavista</t>
+  </si>
+  <si>
+    <t>JP</t>
+  </si>
+  <si>
+    <t>クロティルダの子孫たち －最後の奴隷船を探して－</t>
+  </si>
+  <si>
+    <t>NO</t>
+  </si>
+  <si>
+    <t>Etterkommeren: Det siste slaveskipet</t>
+  </si>
+  <si>
+    <t>KR</t>
+  </si>
+  <si>
+    <t>마지막 노예선, 그리고 후손들</t>
+  </si>
+  <si>
+    <t>TR</t>
+  </si>
+  <si>
+    <t>Son Köle Gemisinin İzinde</t>
+  </si>
+  <si>
+    <t>UA</t>
+  </si>
+  <si>
+    <t>Нащадки останнього рабовласницького корабля</t>
+  </si>
+  <si>
+    <t>HK</t>
+  </si>
+  <si>
+    <t>後裔：最後的奴隸船</t>
+  </si>
+  <si>
     <t>TH</t>
   </si>
   <si>
     <t>ทายาทเรือทาส</t>
   </si>
   <si>
-    <t>IL</t>
-[...43 lines deleted...]
-  <si>
     <t>FR</t>
   </si>
   <si>
     <t>Descendant: les héritiers d'Africatown</t>
-  </si>
-[...43 lines deleted...]
-    <t>後裔：最後的奴隸船</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="### ### ##0"/>
   </numFmts>
   <fonts count="3">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
@@ -536,51 +536,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imdb.com/title/tt16376494/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q115819845" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imdb.com/title/tt16376494" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q115819845" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B6"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="33.140625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="40" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" s="1" t="s">
         <v>2</v>
@@ -714,59 +714,59 @@
     <col min="1" max="1" width="20.7109375" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="48" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" t="s">
         <v>20</v>
       </c>
       <c r="B2" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="3" spans="1:2">
       <c r="A3" t="s">
         <v>22</v>
       </c>
       <c r="B3" t="s">
-        <v>23</v>
+        <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:2">
       <c r="A4" t="s">
+        <v>23</v>
+      </c>
+      <c r="B4" t="s">
         <v>24</v>
-      </c>
-[...1 lines deleted...]
-        <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:2">
       <c r="A5" t="s">
         <v>25</v>
       </c>
       <c r="B5" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="6" spans="1:2">
       <c r="A6" t="s">
         <v>27</v>
       </c>
       <c r="B6" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="7" spans="1:2">
       <c r="A7" t="s">
         <v>29</v>
       </c>
       <c r="B7" t="s">
         <v>30</v>
       </c>
@@ -775,59 +775,59 @@
       <c r="A8" t="s">
         <v>31</v>
       </c>
       <c r="B8" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="9" spans="1:2">
       <c r="A9" t="s">
         <v>33</v>
       </c>
       <c r="B9" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="10" spans="1:2">
       <c r="A10" t="s">
         <v>35</v>
       </c>
       <c r="B10" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="11" spans="1:2">
       <c r="A11" t="s">
+        <v>23</v>
+      </c>
+      <c r="B11" t="s">
         <v>37</v>
-      </c>
-[...1 lines deleted...]
-        <v>38</v>
       </c>
     </row>
     <row r="12" spans="1:2">
       <c r="A12" t="s">
-        <v>25</v>
+        <v>38</v>
       </c>
       <c r="B12" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="13" spans="1:2">
       <c r="A13" t="s">
         <v>40</v>
       </c>
       <c r="B13" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="14" spans="1:2">
       <c r="A14" t="s">
         <v>42</v>
       </c>
       <c r="B14" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="15" spans="1:2">
       <c r="A15" t="s">
         <v>44</v>
       </c>