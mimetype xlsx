--- v1 (2026-05-11)
+++ v2 (2026-06-17)
@@ -76,114 +76,114 @@
   <si>
     <t>Distributor</t>
   </si>
   <si>
     <t>Release date</t>
   </si>
   <si>
     <t>Total since 2023</t>
   </si>
   <si>
     <t>2023</t>
   </si>
   <si>
     <t>CH</t>
   </si>
   <si>
     <t>Temporary Import Filme</t>
   </si>
   <si>
     <t>Total EU28</t>
   </si>
   <si>
     <t>Total OBS</t>
   </si>
   <si>
+    <t>AU,CA,GB,NL,SE,SG,US</t>
+  </si>
+  <si>
+    <t>IT</t>
+  </si>
+  <si>
+    <t>Descendant: l'ultima nave schiavista</t>
+  </si>
+  <si>
+    <t>IL</t>
+  </si>
+  <si>
+    <t>הספינה האחרונה</t>
+  </si>
+  <si>
+    <t>AR,MX</t>
+  </si>
+  <si>
+    <t>Los descendientes del Clotilda</t>
+  </si>
+  <si>
+    <t>BR</t>
+  </si>
+  <si>
+    <t>O Último Navio Negreiro</t>
+  </si>
+  <si>
+    <t>CA</t>
+  </si>
+  <si>
+    <t>Descendant: Les héritiers d'Africatown</t>
+  </si>
+  <si>
+    <t>DE</t>
+  </si>
+  <si>
+    <t>Die Nachkommen des Sklavenschiffs Clotilda</t>
+  </si>
+  <si>
+    <t>ES</t>
+  </si>
+  <si>
+    <t>Descendientes</t>
+  </si>
+  <si>
+    <t>Descendant - L'ultima nave schiavista</t>
+  </si>
+  <si>
+    <t>JP</t>
+  </si>
+  <si>
+    <t>クロティルダの子孫たち －最後の奴隷船を探して－</t>
+  </si>
+  <si>
+    <t>NO</t>
+  </si>
+  <si>
+    <t>Etterkommeren: Det siste slaveskipet</t>
+  </si>
+  <si>
     <t>PL</t>
   </si>
   <si>
     <t>Potomkowie</t>
-  </si>
-[...58 lines deleted...]
-    <t>Etterkommeren: Det siste slaveskipet</t>
   </si>
   <si>
     <t>KR</t>
   </si>
   <si>
     <t>마지막 노예선, 그리고 후손들</t>
   </si>
   <si>
     <t>TR</t>
   </si>
   <si>
     <t>Son Köle Gemisinin İzinde</t>
   </si>
   <si>
     <t>UA</t>
   </si>
   <si>
     <t>Нащадки останнього рабовласницького корабля</t>
   </si>
   <si>
     <t>HK</t>
   </si>
   <si>
     <t>後裔：最後的奴隸船</t>
   </si>
@@ -706,59 +706,59 @@
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B19"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="20.7109375" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="48" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" t="s">
         <v>20</v>
       </c>
       <c r="B2" t="s">
-        <v>21</v>
+        <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:2">
       <c r="A3" t="s">
+        <v>21</v>
+      </c>
+      <c r="B3" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:2">
       <c r="A4" t="s">
         <v>23</v>
       </c>
       <c r="B4" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="5" spans="1:2">
       <c r="A5" t="s">
         <v>25</v>
       </c>
       <c r="B5" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="6" spans="1:2">
       <c r="A6" t="s">
         <v>27</v>
       </c>
       <c r="B6" t="s">
         <v>28</v>
       </c>
@@ -767,59 +767,59 @@
       <c r="A7" t="s">
         <v>29</v>
       </c>
       <c r="B7" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="8" spans="1:2">
       <c r="A8" t="s">
         <v>31</v>
       </c>
       <c r="B8" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="9" spans="1:2">
       <c r="A9" t="s">
         <v>33</v>
       </c>
       <c r="B9" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="10" spans="1:2">
       <c r="A10" t="s">
+        <v>21</v>
+      </c>
+      <c r="B10" t="s">
         <v>35</v>
-      </c>
-[...1 lines deleted...]
-        <v>36</v>
       </c>
     </row>
     <row r="11" spans="1:2">
       <c r="A11" t="s">
-        <v>23</v>
+        <v>36</v>
       </c>
       <c r="B11" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="12" spans="1:2">
       <c r="A12" t="s">
         <v>38</v>
       </c>
       <c r="B12" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="13" spans="1:2">
       <c r="A13" t="s">
         <v>40</v>
       </c>
       <c r="B13" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="14" spans="1:2">
       <c r="A14" t="s">
         <v>42</v>
       </c>