--- v0 (2025-12-03)
+++ v1 (2026-04-24)
@@ -40,51 +40,51 @@
   <si>
     <t>Original title</t>
   </si>
   <si>
     <t>[Rec] 2</t>
   </si>
   <si>
     <t>Director(s)</t>
   </si>
   <si>
     <t>Jaume Balagueró, Paco Plaza</t>
   </si>
   <si>
     <t>Production year</t>
   </si>
   <si>
     <t>Producing or Co-producing countries</t>
   </si>
   <si>
     <t>ES</t>
   </si>
   <si>
     <t>IMDb link</t>
   </si>
   <si>
-    <t>https://www.imdb.com/title/tt1245112/</t>
+    <t>https://www.imdb.com/title/tt1245112</t>
   </si>
   <si>
     <t>ISAN link</t>
   </si>
   <si>
     <t>https://web.isan.org/public/en/isan/0000-0002-38D0-0000-O-0000-0000-2</t>
   </si>
   <si>
     <t>EIDR link</t>
   </si>
   <si>
     <t>https://ui.eidr.org/view/content?id=10.5240/79EB-1AFE-6516-75FC-EAC0-3</t>
   </si>
   <si>
     <t>CNC (FR) link</t>
   </si>
   <si>
     <t>https://www.cnc.fr/professionnels/visas-et-classification/124564</t>
   </si>
   <si>
     <t>Wikidata link</t>
   </si>
   <si>
     <t>https://www.wikidata.org/wiki/Q1050065</t>
   </si>
@@ -596,51 +596,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imdb.com/title/tt1245112/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.isan.org/public/en/isan/0000-0002-38D0-0000-O-0000-0000-2" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ui.eidr.org/view/content?id=10.5240/79EB-1AFE-6516-75FC-EAC0-3" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnc.fr/professionnels/visas-et-classification/124564" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q1050065" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.justwatch.com/es/pelicula/rec-2" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imdb.com/title/tt1245112" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.isan.org/public/en/isan/0000-0002-38D0-0000-O-0000-0000-2" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ui.eidr.org/view/content?id=10.5240/79EB-1AFE-6516-75FC-EAC0-3" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnc.fr/professionnels/visas-et-classification/124564" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q1050065" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.justwatch.com/es/pelicula/rec-2" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B10"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="33.140625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="66.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" s="1" t="s">
         <v>2</v>
@@ -834,57 +834,57 @@
       </c>
       <c r="I3" s="3">
         <v>208</v>
       </c>
       <c r="J3" s="3">
         <v>165</v>
       </c>
       <c r="K3" s="3">
         <v>38</v>
       </c>
       <c r="L3" s="3">
         <v>261</v>
       </c>
     </row>
     <row r="4" spans="1:12">
       <c r="A4" t="s">
         <v>34</v>
       </c>
       <c r="B4" t="s">
         <v>35</v>
       </c>
       <c r="C4">
         <v>40170</v>
       </c>
       <c r="D4" s="3">
-        <v>215269</v>
+        <v>315096</v>
       </c>
       <c r="E4" s="3">
         <v>72695</v>
       </c>
       <c r="F4" s="3">
-        <v>142536</v>
+        <v>242363</v>
       </c>
       <c r="G4" s="3">
         <v>38</v>
       </c>
       <c r="H4" s="3"/>
       <c r="I4" s="3"/>
       <c r="J4" s="3"/>
       <c r="K4" s="3"/>
       <c r="L4" s="3"/>
     </row>
     <row r="5" spans="1:12">
       <c r="A5" t="s">
         <v>36</v>
       </c>
       <c r="B5" t="s">
         <v>37</v>
       </c>
       <c r="C5">
         <v>40326</v>
       </c>
       <c r="D5" s="3">
         <v>27798</v>
       </c>
       <c r="E5" s="3"/>
       <c r="F5" s="3">
@@ -1056,89 +1056,89 @@
       <c r="B12" t="s">
         <v>49</v>
       </c>
       <c r="C12">
         <v>40284</v>
       </c>
       <c r="D12" s="3">
         <v>46007</v>
       </c>
       <c r="E12" s="3"/>
       <c r="F12" s="3">
         <v>46007</v>
       </c>
       <c r="G12" s="3"/>
       <c r="H12" s="3"/>
       <c r="I12" s="3"/>
       <c r="J12" s="3"/>
       <c r="K12" s="3"/>
       <c r="L12" s="3"/>
     </row>
     <row r="13" spans="1:12">
       <c r="A13" t="s">
         <v>50</v>
       </c>
       <c r="D13" s="3">
-        <v>1341664</v>
+        <v>1441491</v>
       </c>
       <c r="E13" s="3">
         <v>1013091</v>
       </c>
       <c r="F13" s="3">
-        <v>325803</v>
+        <v>425630</v>
       </c>
       <c r="G13" s="3">
         <v>1009</v>
       </c>
       <c r="H13" s="3">
         <v>1086</v>
       </c>
       <c r="I13" s="3">
         <v>208</v>
       </c>
       <c r="J13" s="3">
         <v>168</v>
       </c>
       <c r="K13" s="3">
         <v>38</v>
       </c>
       <c r="L13" s="3">
         <v>261</v>
       </c>
     </row>
     <row r="14" spans="1:12">
       <c r="A14" t="s">
         <v>51</v>
       </c>
       <c r="D14" s="3">
-        <v>1387671</v>
+        <v>1487498</v>
       </c>
       <c r="E14" s="3">
         <v>1013091</v>
       </c>
       <c r="F14" s="3">
-        <v>371810</v>
+        <v>471637</v>
       </c>
       <c r="G14" s="3">
         <v>1009</v>
       </c>
       <c r="H14" s="3">
         <v>1086</v>
       </c>
       <c r="I14" s="3">
         <v>208</v>
       </c>
       <c r="J14" s="3">
         <v>168</v>
       </c>
       <c r="K14" s="3">
         <v>38</v>
       </c>
       <c r="L14" s="3">
         <v>261</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 