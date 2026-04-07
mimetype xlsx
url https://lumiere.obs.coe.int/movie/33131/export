--- v1 (2026-01-16)
+++ v2 (2026-04-07)
@@ -40,51 +40,51 @@
   <si>
     <t>Original title</t>
   </si>
   <si>
     <t>Luftslottet som sprängdes</t>
   </si>
   <si>
     <t>Director(s)</t>
   </si>
   <si>
     <t>Daniel Alfredson</t>
   </si>
   <si>
     <t>Production year</t>
   </si>
   <si>
     <t>Producing or Co-producing countries</t>
   </si>
   <si>
     <t>SE, DK, DE</t>
   </si>
   <si>
     <t>IMDb link</t>
   </si>
   <si>
-    <t>https://www.imdb.com/title/tt1343097/</t>
+    <t>https://www.imdb.com/title/tt1343097</t>
   </si>
   <si>
     <t>ISAN link</t>
   </si>
   <si>
     <t>https://web.isan.org/public/en/isan/0000-0002-5DEB-0000-Z-0000-0000-6</t>
   </si>
   <si>
     <t>EIDR link</t>
   </si>
   <si>
     <t>https://ui.eidr.org/view/content?id=10.5240/474D-A6B7-2C11-21A9-1205-A</t>
   </si>
   <si>
     <t>CNC (FR) link</t>
   </si>
   <si>
     <t>https://www.cnc.fr/professionnels/visas-et-classification/126142</t>
   </si>
   <si>
     <t>Wikidata link</t>
   </si>
   <si>
     <t>https://www.wikidata.org/wiki/Q1416607</t>
   </si>
@@ -250,201 +250,201 @@
   <si>
     <t>RO</t>
   </si>
   <si>
     <t>Independenta Film</t>
   </si>
   <si>
     <t>SE</t>
   </si>
   <si>
     <t>SI</t>
   </si>
   <si>
     <t>TR</t>
   </si>
   <si>
     <t>Tiglon</t>
   </si>
   <si>
     <t>Total EU28</t>
   </si>
   <si>
     <t>Total OBS</t>
   </si>
   <si>
+    <t>Milleniuem 3 - A kártyavár összedől</t>
+  </si>
+  <si>
+    <t>CA,FI,SE</t>
+  </si>
+  <si>
+    <t>Ari Kovanina Çomak Sokan Kiz</t>
+  </si>
+  <si>
+    <t>Kula Od Karata</t>
+  </si>
+  <si>
+    <t>Mergina, kuri užkliudė širšių lizdą</t>
+  </si>
+  <si>
+    <t>Millenium 3: A rainha no palacio das correntes de ar</t>
+  </si>
+  <si>
+    <t>Millenium 3-Castelul Din Nori S-A Sfaramat</t>
+  </si>
+  <si>
+    <t>Vergebung (Millenium 3)</t>
+  </si>
+  <si>
+    <t>UA</t>
+  </si>
+  <si>
+    <t>Дiвчина, яка руйнувала повiтрянi замки</t>
+  </si>
+  <si>
+    <t>AR</t>
+  </si>
+  <si>
+    <t>La reina en el palacio de las corrientes de aire</t>
+  </si>
+  <si>
+    <t>BG</t>
+  </si>
+  <si>
+    <t>Момичето, което разбута гнездото на стършелите</t>
+  </si>
+  <si>
+    <t>BR</t>
+  </si>
+  <si>
+    <t>A Rainha do Castelo de Ar</t>
+  </si>
+  <si>
+    <t>CA,GB</t>
+  </si>
+  <si>
+    <t>The Girl Who Kicked the Hornets' Nest</t>
+  </si>
+  <si>
+    <t>CA</t>
+  </si>
+  <si>
+    <t>Millénium 3 - La reine du palais des courants d'air</t>
+  </si>
+  <si>
+    <t>Dívka, která kopla do vosího hnízda</t>
+  </si>
+  <si>
+    <t>Vergebung</t>
+  </si>
+  <si>
+    <t>Luftkastellet der blev sprængt</t>
+  </si>
+  <si>
+    <t>Purustatud õhuloss</t>
+  </si>
+  <si>
+    <t>ES,MX</t>
+  </si>
+  <si>
+    <t>Millennium 3: La reina en el palacio de las corrientes de aire</t>
+  </si>
+  <si>
+    <t>Pilvilinna joka romahti</t>
+  </si>
+  <si>
+    <t>To koritsi sti folia tis sfikas</t>
+  </si>
+  <si>
     <t>Kule u zraku</t>
   </si>
   <si>
-    <t>Milleniuem 3 - A kártyavár összedől</t>
-[...77 lines deleted...]
-    <t>Pilvilinna joka romahti</t>
+    <t>A kártyavár összedől</t>
+  </si>
+  <si>
+    <t>A lány, aki darázsfészekbe nyúlt</t>
+  </si>
+  <si>
+    <t>IS</t>
+  </si>
+  <si>
+    <t>Loftkastalinn sem hrundi</t>
+  </si>
+  <si>
+    <t>La regina dei castelli di carta</t>
+  </si>
+  <si>
+    <t>Mergina, kuri uzkliude sirsiu lizda</t>
+  </si>
+  <si>
+    <t>Millennium 3: Gerechtigheid</t>
+  </si>
+  <si>
+    <t>Luftslottet som sprengtes</t>
+  </si>
+  <si>
+    <t>PL</t>
+  </si>
+  <si>
+    <t>Millennium: Zamek z piasku, który runal</t>
+  </si>
+  <si>
+    <t>Millennium 3 - A Rainha no Palácio das Correntes de Ar</t>
+  </si>
+  <si>
+    <t>Castelul din nori s-a sfaramat</t>
+  </si>
+  <si>
+    <t>RS</t>
+  </si>
+  <si>
+    <t>Milenijum trilogija: Kula od karata</t>
+  </si>
+  <si>
+    <t>Dekle, ki je dregnilo v osje gnezdo</t>
+  </si>
+  <si>
+    <t>RU</t>
+  </si>
+  <si>
+    <t>Девушка, которая взрывала воздушные замки</t>
+  </si>
+  <si>
+    <t>Milenyum Serisi 3: Arı Kovanına Çomak Sokan Kız</t>
+  </si>
+  <si>
+    <t>Дівчина, яка руйнувала повітряні замки</t>
+  </si>
+  <si>
+    <t>AU,US</t>
+  </si>
+  <si>
+    <t>The Girl Who Kicked the Hornet's Nest</t>
   </si>
   <si>
     <t>Millénium 3: La reine dans le palais des courants d'air</t>
-  </si>
-[...64 lines deleted...]
-    <t>The Girl Who Kicked the Hornet's Nest</t>
   </si>
   <si>
     <t>Το κορίτσι στη φωλιά της σφήκας</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="### ### ##0"/>
   </numFmts>
   <fonts count="3">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
@@ -764,51 +764,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imdb.com/title/tt1343097/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.isan.org/public/en/isan/0000-0002-5DEB-0000-Z-0000-0000-6" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ui.eidr.org/view/content?id=10.5240/474D-A6B7-2C11-21A9-1205-A" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnc.fr/professionnels/visas-et-classification/126142" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q1416607" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.justwatch.com/se/movie/the-girl-who-kicked-the-hornets-nest" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imdb.com/title/tt1343097" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.isan.org/public/en/isan/0000-0002-5DEB-0000-Z-0000-0000-6" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ui.eidr.org/view/content?id=10.5240/474D-A6B7-2C11-21A9-1205-A" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnc.fr/professionnels/visas-et-classification/126142" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q1416607" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.justwatch.com/se/movie/the-girl-who-kicked-the-hornets-nest" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B10"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="33.140625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="69.5703125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" s="1" t="s">
         <v>2</v>
@@ -1228,55 +1228,55 @@
       </c>
       <c r="E12" s="3">
         <v>981</v>
       </c>
       <c r="F12" s="3">
         <v>60891</v>
       </c>
       <c r="G12" s="3"/>
       <c r="H12" s="3"/>
       <c r="I12" s="3"/>
       <c r="J12" s="3"/>
       <c r="K12" s="3"/>
       <c r="L12" s="3"/>
     </row>
     <row r="13" spans="1:12">
       <c r="A13" t="s">
         <v>52</v>
       </c>
       <c r="B13" t="s">
         <v>53</v>
       </c>
       <c r="C13">
         <v>40387</v>
       </c>
       <c r="D13" s="3">
-        <v>143748</v>
+        <v>145264</v>
       </c>
       <c r="E13" s="3"/>
       <c r="F13" s="3">
-        <v>143748</v>
+        <v>145264</v>
       </c>
       <c r="G13" s="3"/>
       <c r="H13" s="3"/>
       <c r="I13" s="3"/>
       <c r="J13" s="3"/>
       <c r="K13" s="3"/>
       <c r="L13" s="3"/>
     </row>
     <row r="14" spans="1:12">
       <c r="A14" t="s">
         <v>54</v>
       </c>
       <c r="B14" t="s">
         <v>55</v>
       </c>
       <c r="C14">
         <v>40508</v>
       </c>
       <c r="D14" s="3">
         <v>123246</v>
       </c>
       <c r="E14" s="3"/>
       <c r="F14" s="3">
         <v>111513</v>
       </c>
@@ -1600,420 +1600,420 @@
       <c r="B27" t="s">
         <v>75</v>
       </c>
       <c r="C27">
         <v>40634</v>
       </c>
       <c r="D27" s="3">
         <v>4066</v>
       </c>
       <c r="E27" s="3"/>
       <c r="F27" s="3"/>
       <c r="G27" s="3">
         <v>4066</v>
       </c>
       <c r="H27" s="3"/>
       <c r="I27" s="3"/>
       <c r="J27" s="3"/>
       <c r="K27" s="3"/>
       <c r="L27" s="3"/>
     </row>
     <row r="28" spans="1:12">
       <c r="A28" t="s">
         <v>76</v>
       </c>
       <c r="D28" s="3">
-        <v>2700146</v>
+        <v>2701662</v>
       </c>
       <c r="E28" s="3">
         <v>914607</v>
       </c>
       <c r="F28" s="3">
-        <v>1757708</v>
+        <v>1759224</v>
       </c>
       <c r="G28" s="3">
         <v>27030</v>
       </c>
       <c r="H28" s="3">
         <v>312</v>
       </c>
       <c r="I28" s="3">
         <v>208</v>
       </c>
       <c r="J28" s="3">
         <v>120</v>
       </c>
       <c r="K28" s="3">
         <v>7</v>
       </c>
       <c r="L28" s="3">
         <v>154</v>
       </c>
     </row>
     <row r="29" spans="1:12">
       <c r="A29" t="s">
         <v>77</v>
       </c>
       <c r="D29" s="3">
-        <v>3064121</v>
+        <v>3065637</v>
       </c>
       <c r="E29" s="3">
         <v>1167864</v>
       </c>
       <c r="F29" s="3">
-        <v>1864329</v>
+        <v>1865845</v>
       </c>
       <c r="G29" s="3">
         <v>31112</v>
       </c>
       <c r="H29" s="3">
         <v>327</v>
       </c>
       <c r="I29" s="3">
         <v>208</v>
       </c>
       <c r="J29" s="3">
         <v>120</v>
       </c>
       <c r="K29" s="3">
         <v>7</v>
       </c>
       <c r="L29" s="3">
         <v>154</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B41"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="12.140625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="53.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:2">
-      <c r="A2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="B2" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="3" spans="1:2">
+      <c r="A3" t="s">
+        <v>79</v>
+      </c>
       <c r="B3" t="s">
-        <v>79</v>
+        <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:2">
-      <c r="A4" t="s">
+      <c r="B4" t="s">
         <v>80</v>
-      </c>
-[...1 lines deleted...]
-        <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:2">
       <c r="B5" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="6" spans="1:2">
       <c r="B6" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="7" spans="1:2">
       <c r="B7" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="8" spans="1:2">
       <c r="B8" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="9" spans="1:2">
       <c r="B9" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="10" spans="1:2">
+      <c r="A10" t="s">
+        <v>86</v>
+      </c>
       <c r="B10" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
     </row>
     <row r="11" spans="1:2">
       <c r="A11" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="B11" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
     </row>
     <row r="12" spans="1:2">
       <c r="A12" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="B12" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
     </row>
     <row r="13" spans="1:2">
       <c r="A13" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="B13" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
     </row>
     <row r="14" spans="1:2">
       <c r="A14" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="B14" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
     </row>
     <row r="15" spans="1:2">
       <c r="A15" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="B15" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
     </row>
     <row r="16" spans="1:2">
       <c r="A16" t="s">
-        <v>97</v>
+        <v>41</v>
       </c>
       <c r="B16" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="17" spans="1:2">
       <c r="A17" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="B17" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="18" spans="1:2">
       <c r="A18" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="B18" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="19" spans="1:2">
       <c r="A19" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="B19" t="s">
         <v>101</v>
       </c>
     </row>
     <row r="20" spans="1:2">
       <c r="A20" t="s">
-        <v>47</v>
+        <v>102</v>
       </c>
       <c r="B20" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
     </row>
     <row r="21" spans="1:2">
       <c r="A21" t="s">
-        <v>103</v>
+        <v>51</v>
       </c>
       <c r="B21" t="s">
         <v>104</v>
       </c>
     </row>
     <row r="22" spans="1:2">
       <c r="A22" t="s">
-        <v>51</v>
+        <v>56</v>
       </c>
       <c r="B22" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="23" spans="1:2">
       <c r="A23" t="s">
-        <v>52</v>
+        <v>57</v>
       </c>
       <c r="B23" t="s">
         <v>106</v>
       </c>
     </row>
     <row r="24" spans="1:2">
       <c r="A24" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="B24" t="s">
         <v>107</v>
       </c>
     </row>
     <row r="25" spans="1:2">
       <c r="A25" t="s">
         <v>59</v>
       </c>
       <c r="B25" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="26" spans="1:2">
       <c r="A26" t="s">
-        <v>59</v>
+        <v>109</v>
       </c>
       <c r="B26" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
     </row>
     <row r="27" spans="1:2">
       <c r="A27" t="s">
-        <v>110</v>
+        <v>61</v>
       </c>
       <c r="B27" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="28" spans="1:2">
       <c r="A28" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="B28" t="s">
         <v>112</v>
       </c>
     </row>
     <row r="29" spans="1:2">
       <c r="A29" t="s">
-        <v>63</v>
+        <v>66</v>
       </c>
       <c r="B29" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="30" spans="1:2">
       <c r="A30" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B30" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="31" spans="1:2">
       <c r="A31" t="s">
-        <v>67</v>
+        <v>115</v>
       </c>
       <c r="B31" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
     </row>
     <row r="32" spans="1:2">
       <c r="A32" t="s">
-        <v>116</v>
+        <v>68</v>
       </c>
       <c r="B32" t="s">
         <v>117</v>
       </c>
     </row>
     <row r="33" spans="1:2">
       <c r="A33" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="B33" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="34" spans="1:2">
       <c r="A34" t="s">
-        <v>70</v>
+        <v>119</v>
       </c>
       <c r="B34" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
     </row>
     <row r="35" spans="1:2">
       <c r="A35" t="s">
-        <v>120</v>
+        <v>73</v>
       </c>
       <c r="B35" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="36" spans="1:2">
       <c r="A36" t="s">
-        <v>73</v>
+        <v>122</v>
       </c>
       <c r="B36" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
     </row>
     <row r="37" spans="1:2">
       <c r="A37" t="s">
-        <v>123</v>
+        <v>74</v>
       </c>
       <c r="B37" t="s">
         <v>124</v>
       </c>
     </row>
     <row r="38" spans="1:2">
       <c r="A38" t="s">
-        <v>74</v>
+        <v>86</v>
       </c>
       <c r="B38" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:2">
       <c r="A39" t="s">
-        <v>87</v>
+        <v>126</v>
       </c>
       <c r="B39" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
     </row>
     <row r="40" spans="1:2">
       <c r="A40" t="s">
-        <v>127</v>
+        <v>52</v>
       </c>
       <c r="B40" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="41" spans="1:2">
       <c r="A41" t="s">
         <v>56</v>
       </c>
       <c r="B41" t="s">
         <v>129</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">