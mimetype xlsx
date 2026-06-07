--- v2 (2026-04-07)
+++ v3 (2026-06-07)
@@ -280,50 +280,53 @@
   <si>
     <t>Ari Kovanina Çomak Sokan Kiz</t>
   </si>
   <si>
     <t>Kula Od Karata</t>
   </si>
   <si>
     <t>Mergina, kuri užkliudė širšių lizdą</t>
   </si>
   <si>
     <t>Millenium 3: A rainha no palacio das correntes de ar</t>
   </si>
   <si>
     <t>Millenium 3-Castelul Din Nori S-A Sfaramat</t>
   </si>
   <si>
     <t>Vergebung (Millenium 3)</t>
   </si>
   <si>
     <t>UA</t>
   </si>
   <si>
     <t>Дiвчина, яка руйнувала повiтрянi замки</t>
   </si>
   <si>
+    <t>Το κορίτσι στη φωλιά της σφήκας</t>
+  </si>
+  <si>
     <t>AR</t>
   </si>
   <si>
     <t>La reina en el palacio de las corrientes de aire</t>
   </si>
   <si>
     <t>BG</t>
   </si>
   <si>
     <t>Момичето, което разбута гнездото на стършелите</t>
   </si>
   <si>
     <t>BR</t>
   </si>
   <si>
     <t>A Rainha do Castelo de Ar</t>
   </si>
   <si>
     <t>CA,GB</t>
   </si>
   <si>
     <t>The Girl Who Kicked the Hornets' Nest</t>
   </si>
   <si>
     <t>CA</t>
@@ -401,53 +404,50 @@
     <t>Milenijum trilogija: Kula od karata</t>
   </si>
   <si>
     <t>Dekle, ki je dregnilo v osje gnezdo</t>
   </si>
   <si>
     <t>RU</t>
   </si>
   <si>
     <t>Девушка, которая взрывала воздушные замки</t>
   </si>
   <si>
     <t>Milenyum Serisi 3: Arı Kovanına Çomak Sokan Kız</t>
   </si>
   <si>
     <t>Дівчина, яка руйнувала повітряні замки</t>
   </si>
   <si>
     <t>AU,US</t>
   </si>
   <si>
     <t>The Girl Who Kicked the Hornet's Nest</t>
   </si>
   <si>
     <t>Millénium 3: La reine dans le palais des courants d'air</t>
-  </si>
-[...1 lines deleted...]
-    <t>Το κορίτσι στη φωλιά της σφήκας</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="### ### ##0"/>
   </numFmts>
   <fonts count="3">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
@@ -1737,291 +1737,291 @@
     <row r="7" spans="1:2">
       <c r="B7" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="8" spans="1:2">
       <c r="B8" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="9" spans="1:2">
       <c r="B9" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="10" spans="1:2">
       <c r="A10" t="s">
         <v>86</v>
       </c>
       <c r="B10" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="11" spans="1:2">
       <c r="A11" t="s">
+        <v>56</v>
+      </c>
+      <c r="B11" t="s">
         <v>88</v>
-      </c>
-[...1 lines deleted...]
-        <v>89</v>
       </c>
     </row>
     <row r="12" spans="1:2">
       <c r="A12" t="s">
+        <v>89</v>
+      </c>
+      <c r="B12" t="s">
         <v>90</v>
-      </c>
-[...1 lines deleted...]
-        <v>91</v>
       </c>
     </row>
     <row r="13" spans="1:2">
       <c r="A13" t="s">
+        <v>91</v>
+      </c>
+      <c r="B13" t="s">
         <v>92</v>
-      </c>
-[...1 lines deleted...]
-        <v>93</v>
       </c>
     </row>
     <row r="14" spans="1:2">
       <c r="A14" t="s">
+        <v>93</v>
+      </c>
+      <c r="B14" t="s">
         <v>94</v>
-      </c>
-[...1 lines deleted...]
-        <v>95</v>
       </c>
     </row>
     <row r="15" spans="1:2">
       <c r="A15" t="s">
+        <v>95</v>
+      </c>
+      <c r="B15" t="s">
         <v>96</v>
-      </c>
-[...1 lines deleted...]
-        <v>97</v>
       </c>
     </row>
     <row r="16" spans="1:2">
       <c r="A16" t="s">
-        <v>41</v>
+        <v>97</v>
       </c>
       <c r="B16" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="17" spans="1:2">
       <c r="A17" t="s">
-        <v>43</v>
+        <v>41</v>
       </c>
       <c r="B17" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="18" spans="1:2">
       <c r="A18" t="s">
-        <v>45</v>
+        <v>43</v>
       </c>
       <c r="B18" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="19" spans="1:2">
       <c r="A19" t="s">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="B19" t="s">
         <v>101</v>
       </c>
     </row>
     <row r="20" spans="1:2">
       <c r="A20" t="s">
+        <v>47</v>
+      </c>
+      <c r="B20" t="s">
         <v>102</v>
-      </c>
-[...1 lines deleted...]
-        <v>103</v>
       </c>
     </row>
     <row r="21" spans="1:2">
       <c r="A21" t="s">
-        <v>51</v>
+        <v>103</v>
       </c>
       <c r="B21" t="s">
         <v>104</v>
       </c>
     </row>
     <row r="22" spans="1:2">
       <c r="A22" t="s">
-        <v>56</v>
+        <v>51</v>
       </c>
       <c r="B22" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="23" spans="1:2">
       <c r="A23" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="B23" t="s">
         <v>106</v>
       </c>
     </row>
     <row r="24" spans="1:2">
       <c r="A24" t="s">
-        <v>59</v>
+        <v>57</v>
       </c>
       <c r="B24" t="s">
         <v>107</v>
       </c>
     </row>
     <row r="25" spans="1:2">
       <c r="A25" t="s">
         <v>59</v>
       </c>
       <c r="B25" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="26" spans="1:2">
       <c r="A26" t="s">
+        <v>59</v>
+      </c>
+      <c r="B26" t="s">
         <v>109</v>
-      </c>
-[...1 lines deleted...]
-        <v>110</v>
       </c>
     </row>
     <row r="27" spans="1:2">
       <c r="A27" t="s">
-        <v>61</v>
+        <v>110</v>
       </c>
       <c r="B27" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="28" spans="1:2">
       <c r="A28" t="s">
-        <v>63</v>
+        <v>61</v>
       </c>
       <c r="B28" t="s">
         <v>112</v>
       </c>
     </row>
     <row r="29" spans="1:2">
       <c r="A29" t="s">
-        <v>66</v>
+        <v>63</v>
       </c>
       <c r="B29" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="30" spans="1:2">
       <c r="A30" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="B30" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="31" spans="1:2">
       <c r="A31" t="s">
+        <v>67</v>
+      </c>
+      <c r="B31" t="s">
         <v>115</v>
-      </c>
-[...1 lines deleted...]
-        <v>116</v>
       </c>
     </row>
     <row r="32" spans="1:2">
       <c r="A32" t="s">
-        <v>68</v>
+        <v>116</v>
       </c>
       <c r="B32" t="s">
         <v>117</v>
       </c>
     </row>
     <row r="33" spans="1:2">
       <c r="A33" t="s">
-        <v>70</v>
+        <v>68</v>
       </c>
       <c r="B33" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="34" spans="1:2">
       <c r="A34" t="s">
+        <v>70</v>
+      </c>
+      <c r="B34" t="s">
         <v>119</v>
-      </c>
-[...1 lines deleted...]
-        <v>120</v>
       </c>
     </row>
     <row r="35" spans="1:2">
       <c r="A35" t="s">
-        <v>73</v>
+        <v>120</v>
       </c>
       <c r="B35" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="36" spans="1:2">
       <c r="A36" t="s">
+        <v>73</v>
+      </c>
+      <c r="B36" t="s">
         <v>122</v>
-      </c>
-[...1 lines deleted...]
-        <v>123</v>
       </c>
     </row>
     <row r="37" spans="1:2">
       <c r="A37" t="s">
-        <v>74</v>
+        <v>123</v>
       </c>
       <c r="B37" t="s">
         <v>124</v>
       </c>
     </row>
     <row r="38" spans="1:2">
       <c r="A38" t="s">
-        <v>86</v>
+        <v>74</v>
       </c>
       <c r="B38" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:2">
       <c r="A39" t="s">
+        <v>86</v>
+      </c>
+      <c r="B39" t="s">
         <v>126</v>
-      </c>
-[...1 lines deleted...]
-        <v>127</v>
       </c>
     </row>
     <row r="40" spans="1:2">
       <c r="A40" t="s">
-        <v>52</v>
+        <v>127</v>
       </c>
       <c r="B40" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="41" spans="1:2">
       <c r="A41" t="s">
-        <v>56</v>
+        <v>52</v>
       </c>
       <c r="B41" t="s">
         <v>129</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>