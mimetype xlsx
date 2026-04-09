--- v0 (2026-01-10)
+++ v1 (2026-04-09)
@@ -40,51 +40,51 @@
   <si>
     <t>Original title</t>
   </si>
   <si>
     <t>Im Westen nichts Neues</t>
   </si>
   <si>
     <t>Director(s)</t>
   </si>
   <si>
     <t>Edward Berger</t>
   </si>
   <si>
     <t>Production year</t>
   </si>
   <si>
     <t>Producing or Co-producing countries</t>
   </si>
   <si>
     <t>DE, US, GB</t>
   </si>
   <si>
     <t>IMDb link</t>
   </si>
   <si>
-    <t>https://www.imdb.com/title/tt1016150/</t>
+    <t>https://www.imdb.com/title/tt1016150</t>
   </si>
   <si>
     <t>ISAN link</t>
   </si>
   <si>
     <t>https://web.isan.org/public/en/isan/0000-0006-E33A-0000-A-0000-0000-7</t>
   </si>
   <si>
     <t>EIDR link</t>
   </si>
   <si>
     <t>https://ui.eidr.org/view/content?id=10.5240/64E5-1738-40D7-34AB-BF5F-2</t>
   </si>
   <si>
     <t>Wikidata link</t>
   </si>
   <si>
     <t>https://www.wikidata.org/wiki/Q108837349</t>
   </si>
   <si>
     <t>Market</t>
   </si>
   <si>
     <t>Distributor</t>
   </si>
@@ -115,216 +115,216 @@
   <si>
     <t>Netflix</t>
   </si>
   <si>
     <t>IT</t>
   </si>
   <si>
     <t>Lucky Red</t>
   </si>
   <si>
     <t>NO</t>
   </si>
   <si>
     <t>Independent</t>
   </si>
   <si>
     <t>Total EU28</t>
   </si>
   <si>
     <t>Total OBS</t>
   </si>
   <si>
     <t>AT,CH,DE,NL</t>
   </si>
   <si>
+    <t>CN</t>
+  </si>
+  <si>
+    <t>西线无战事</t>
+  </si>
+  <si>
+    <t>BG</t>
+  </si>
+  <si>
+    <t>На Западния фронт нищо ново</t>
+  </si>
+  <si>
+    <t>AU,CA,GB,IE,NO,NZ,SG,US</t>
+  </si>
+  <si>
+    <t>All Quiet on the Western Front</t>
+  </si>
+  <si>
+    <t>CA</t>
+  </si>
+  <si>
+    <t>À l'ouest rien de nouveau</t>
+  </si>
+  <si>
+    <t>CH</t>
+  </si>
+  <si>
+    <t>À l'Ouest, rien de nouveau</t>
+  </si>
+  <si>
+    <t>Sense novetat en el front</t>
+  </si>
+  <si>
+    <t>HK</t>
+  </si>
+  <si>
+    <t>Im Westen Nichts Neues</t>
+  </si>
+  <si>
+    <t>JP</t>
+  </si>
+  <si>
+    <t>西部戦線異状なし</t>
+  </si>
+  <si>
+    <t>TR</t>
+  </si>
+  <si>
+    <t>Batı Cephesinde Yeni Bir Şey Yok</t>
+  </si>
+  <si>
+    <t>RS</t>
+  </si>
+  <si>
+    <t>На западу ништа ново</t>
+  </si>
+  <si>
+    <t>AR,ES,MX</t>
+  </si>
+  <si>
+    <t>Sin novedad en el frente</t>
+  </si>
+  <si>
+    <t>BR</t>
+  </si>
+  <si>
+    <t>Nada de Novo no Front</t>
+  </si>
+  <si>
+    <t>CZ</t>
+  </si>
+  <si>
+    <t>Na západní frontě klid</t>
+  </si>
+  <si>
+    <t>DK</t>
+  </si>
+  <si>
+    <t>Intet nyt fra vestfronten</t>
+  </si>
+  <si>
+    <t>FR</t>
+  </si>
+  <si>
+    <t>A l'Ouest, rien de nouveau</t>
+  </si>
+  <si>
+    <t>HU</t>
+  </si>
+  <si>
+    <t>Nyugaton a helyzet változatlan</t>
+  </si>
+  <si>
+    <t>Niente di nuovo sul fronte occidentale</t>
+  </si>
+  <si>
+    <t>LT</t>
+  </si>
+  <si>
+    <t>Vakarų fronte nieko naujo</t>
+  </si>
+  <si>
+    <t>Intet nytt fra vestfronten</t>
+  </si>
+  <si>
+    <t>PL</t>
+  </si>
+  <si>
+    <t>Na Zachodzie bez zmian</t>
+  </si>
+  <si>
+    <t>PT</t>
+  </si>
+  <si>
+    <t>A Oeste Nada de Novo</t>
+  </si>
+  <si>
+    <t>RO</t>
+  </si>
+  <si>
+    <t>Nimic nou pe frontul de vest</t>
+  </si>
+  <si>
+    <t>Na zapadu ništa novo</t>
+  </si>
+  <si>
+    <t>SE</t>
+  </si>
+  <si>
+    <t>På västfronten intet nytt</t>
+  </si>
+  <si>
+    <t>SK</t>
+  </si>
+  <si>
+    <t>Na západe nič nové</t>
+  </si>
+  <si>
+    <t>UA</t>
+  </si>
+  <si>
+    <t>На Західному фронті без змін</t>
+  </si>
+  <si>
+    <t>KR</t>
+  </si>
+  <si>
+    <t>서부 전선 이상 없다</t>
+  </si>
+  <si>
+    <t>RU</t>
+  </si>
+  <si>
+    <t>На Западном фронте без перемен</t>
+  </si>
+  <si>
     <t>IL</t>
   </si>
   <si>
     <t>במערב אין כל חדש</t>
   </si>
   <si>
-    <t>CN</t>
-[...148 lines deleted...]
-  <si>
     <t>GR</t>
   </si>
   <si>
     <t>Ουδέν νεώτερον από το δυτικό μέτωπο</t>
-  </si>
-[...4 lines deleted...]
-    <t>На Западном фронте без перемен</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="### ### ##0"/>
   </numFmts>
   <fonts count="3">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
@@ -641,51 +641,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imdb.com/title/tt1016150/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.isan.org/public/en/isan/0000-0006-E33A-0000-A-0000-0000-7" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ui.eidr.org/view/content?id=10.5240/64E5-1738-40D7-34AB-BF5F-2" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q108837349" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imdb.com/title/tt1016150" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.isan.org/public/en/isan/0000-0006-E33A-0000-A-0000-0000-7" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ui.eidr.org/view/content?id=10.5240/64E5-1738-40D7-34AB-BF5F-2" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q108837349" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B8"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="33.140625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="66.5703125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" s="1" t="s">
         <v>2</v>
@@ -953,59 +953,59 @@
       <c r="A5" t="s">
         <v>37</v>
       </c>
       <c r="B5" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="6" spans="1:2">
       <c r="A6" t="s">
         <v>39</v>
       </c>
       <c r="B6" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="7" spans="1:2">
       <c r="A7" t="s">
         <v>41</v>
       </c>
       <c r="B7" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="8" spans="1:2">
       <c r="A8" t="s">
+        <v>22</v>
+      </c>
+      <c r="B8" t="s">
         <v>43</v>
-      </c>
-[...1 lines deleted...]
-        <v>44</v>
       </c>
     </row>
     <row r="9" spans="1:2">
       <c r="A9" t="s">
-        <v>22</v>
+        <v>44</v>
       </c>
       <c r="B9" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="10" spans="1:2">
       <c r="A10" t="s">
         <v>46</v>
       </c>
       <c r="B10" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="11" spans="1:2">
       <c r="A11" t="s">
         <v>48</v>
       </c>
       <c r="B11" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="12" spans="1:2">
       <c r="A12" t="s">
         <v>50</v>
       </c>
@@ -1041,115 +1041,115 @@
       <c r="A16" t="s">
         <v>58</v>
       </c>
       <c r="B16" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:2">
       <c r="A17" t="s">
         <v>60</v>
       </c>
       <c r="B17" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="18" spans="1:2">
       <c r="A18" t="s">
         <v>62</v>
       </c>
       <c r="B18" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="19" spans="1:2">
       <c r="A19" t="s">
+        <v>26</v>
+      </c>
+      <c r="B19" t="s">
         <v>64</v>
-      </c>
-[...1 lines deleted...]
-        <v>65</v>
       </c>
     </row>
     <row r="20" spans="1:2">
       <c r="A20" t="s">
-        <v>26</v>
+        <v>65</v>
       </c>
       <c r="B20" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="21" spans="1:2">
       <c r="A21" t="s">
+        <v>28</v>
+      </c>
+      <c r="B21" t="s">
         <v>67</v>
-      </c>
-[...1 lines deleted...]
-        <v>68</v>
       </c>
     </row>
     <row r="22" spans="1:2">
       <c r="A22" t="s">
+        <v>68</v>
+      </c>
+      <c r="B22" t="s">
         <v>69</v>
-      </c>
-[...1 lines deleted...]
-        <v>70</v>
       </c>
     </row>
     <row r="23" spans="1:2">
       <c r="A23" t="s">
-        <v>28</v>
+        <v>70</v>
       </c>
       <c r="B23" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="24" spans="1:2">
       <c r="A24" t="s">
         <v>72</v>
       </c>
       <c r="B24" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="25" spans="1:2">
       <c r="A25" t="s">
+        <v>50</v>
+      </c>
+      <c r="B25" t="s">
         <v>74</v>
-      </c>
-[...1 lines deleted...]
-        <v>75</v>
       </c>
     </row>
     <row r="26" spans="1:2">
       <c r="A26" t="s">
+        <v>75</v>
+      </c>
+      <c r="B26" t="s">
         <v>76</v>
-      </c>
-[...1 lines deleted...]
-        <v>77</v>
       </c>
     </row>
     <row r="27" spans="1:2">
       <c r="A27" t="s">
-        <v>52</v>
+        <v>77</v>
       </c>
       <c r="B27" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="28" spans="1:2">
       <c r="A28" t="s">
         <v>79</v>
       </c>
       <c r="B28" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="29" spans="1:2">
       <c r="A29" t="s">
         <v>81</v>
       </c>
       <c r="B29" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="30" spans="1:2">
       <c r="A30" t="s">
         <v>83</v>
       </c>