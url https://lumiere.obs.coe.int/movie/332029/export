--- v1 (2026-04-09)
+++ v2 (2026-05-30)
@@ -115,50 +115,56 @@
   <si>
     <t>Netflix</t>
   </si>
   <si>
     <t>IT</t>
   </si>
   <si>
     <t>Lucky Red</t>
   </si>
   <si>
     <t>NO</t>
   </si>
   <si>
     <t>Independent</t>
   </si>
   <si>
     <t>Total EU28</t>
   </si>
   <si>
     <t>Total OBS</t>
   </si>
   <si>
     <t>AT,CH,DE,NL</t>
   </si>
   <si>
+    <t>GR</t>
+  </si>
+  <si>
+    <t>Ουδέν νεώτερον από το δυτικό μέτωπο</t>
+  </si>
+  <si>
     <t>CN</t>
   </si>
   <si>
     <t>西线无战事</t>
   </si>
   <si>
     <t>BG</t>
   </si>
   <si>
     <t>На Западния фронт нищо ново</t>
   </si>
   <si>
     <t>AU,CA,GB,IE,NO,NZ,SG,US</t>
   </si>
   <si>
     <t>All Quiet on the Western Front</t>
   </si>
   <si>
     <t>CA</t>
   </si>
   <si>
     <t>À l'ouest rien de nouveau</t>
   </si>
   <si>
     <t>CH</t>
@@ -275,56 +281,50 @@
     <t>Na západe nič nové</t>
   </si>
   <si>
     <t>UA</t>
   </si>
   <si>
     <t>На Західному фронті без змін</t>
   </si>
   <si>
     <t>KR</t>
   </si>
   <si>
     <t>서부 전선 이상 없다</t>
   </si>
   <si>
     <t>RU</t>
   </si>
   <si>
     <t>На Западном фронте без перемен</t>
   </si>
   <si>
     <t>IL</t>
   </si>
   <si>
     <t>במערב אין כל חדש</t>
-  </si>
-[...4 lines deleted...]
-    <t>Ουδέν νεώτερον από το δυτικό μέτωπο</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="### ### ##0"/>
   </numFmts>
   <fonts count="3">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
@@ -953,59 +953,59 @@
       <c r="A5" t="s">
         <v>37</v>
       </c>
       <c r="B5" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="6" spans="1:2">
       <c r="A6" t="s">
         <v>39</v>
       </c>
       <c r="B6" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="7" spans="1:2">
       <c r="A7" t="s">
         <v>41</v>
       </c>
       <c r="B7" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="8" spans="1:2">
       <c r="A8" t="s">
-        <v>22</v>
+        <v>43</v>
       </c>
       <c r="B8" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
     </row>
     <row r="9" spans="1:2">
       <c r="A9" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="B9" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="10" spans="1:2">
       <c r="A10" t="s">
         <v>46</v>
       </c>
       <c r="B10" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="11" spans="1:2">
       <c r="A11" t="s">
         <v>48</v>
       </c>
       <c r="B11" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="12" spans="1:2">
       <c r="A12" t="s">
         <v>50</v>
       </c>
@@ -1041,107 +1041,107 @@
       <c r="A16" t="s">
         <v>58</v>
       </c>
       <c r="B16" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:2">
       <c r="A17" t="s">
         <v>60</v>
       </c>
       <c r="B17" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="18" spans="1:2">
       <c r="A18" t="s">
         <v>62</v>
       </c>
       <c r="B18" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="19" spans="1:2">
       <c r="A19" t="s">
-        <v>26</v>
+        <v>64</v>
       </c>
       <c r="B19" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
     </row>
     <row r="20" spans="1:2">
       <c r="A20" t="s">
-        <v>65</v>
+        <v>26</v>
       </c>
       <c r="B20" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="21" spans="1:2">
       <c r="A21" t="s">
-        <v>28</v>
+        <v>67</v>
       </c>
       <c r="B21" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
     </row>
     <row r="22" spans="1:2">
       <c r="A22" t="s">
-        <v>68</v>
+        <v>28</v>
       </c>
       <c r="B22" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="23" spans="1:2">
       <c r="A23" t="s">
         <v>70</v>
       </c>
       <c r="B23" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="24" spans="1:2">
       <c r="A24" t="s">
         <v>72</v>
       </c>
       <c r="B24" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="25" spans="1:2">
       <c r="A25" t="s">
-        <v>50</v>
+        <v>74</v>
       </c>
       <c r="B25" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
     </row>
     <row r="26" spans="1:2">
       <c r="A26" t="s">
-        <v>75</v>
+        <v>52</v>
       </c>
       <c r="B26" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="27" spans="1:2">
       <c r="A27" t="s">
         <v>77</v>
       </c>
       <c r="B27" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="28" spans="1:2">
       <c r="A28" t="s">
         <v>79</v>
       </c>
       <c r="B28" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="29" spans="1:2">
       <c r="A29" t="s">
         <v>81</v>
       </c>