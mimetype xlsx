--- v0 (2025-12-18)
+++ v1 (2026-04-24)
@@ -40,51 +40,51 @@
   <si>
     <t>Original title</t>
   </si>
   <si>
     <t>Mascarade</t>
   </si>
   <si>
     <t>Director(s)</t>
   </si>
   <si>
     <t>Nicolas Bedos</t>
   </si>
   <si>
     <t>Production year</t>
   </si>
   <si>
     <t>Producing or Co-producing countries</t>
   </si>
   <si>
     <t>FR</t>
   </si>
   <si>
     <t>IMDb link</t>
   </si>
   <si>
-    <t>https://www.imdb.com/title/tt14534796/</t>
+    <t>https://www.imdb.com/title/tt14534796</t>
   </si>
   <si>
     <t>CNC (FR) link</t>
   </si>
   <si>
     <t>https://www.cnc.fr/professionnels/visas-et-classification/153521</t>
   </si>
   <si>
     <t>Wikidata link</t>
   </si>
   <si>
     <t>https://www.wikidata.org/wiki/Q106680669</t>
   </si>
   <si>
     <t>Market</t>
   </si>
   <si>
     <t>Distributor</t>
   </si>
   <si>
     <t>Release date</t>
   </si>
   <si>
     <t>Total since 2022</t>
   </si>
@@ -581,51 +581,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imdb.com/title/tt14534796/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnc.fr/professionnels/visas-et-classification/153521" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q106680669" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imdb.com/title/tt14534796" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnc.fr/professionnels/visas-et-classification/153521" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q106680669" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B7"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="33.140625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="58.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" s="1" t="s">
         <v>2</v>
@@ -729,57 +729,57 @@
         <v>20</v>
       </c>
       <c r="B2" t="s">
         <v>21</v>
       </c>
       <c r="D2" s="3">
         <v>1159</v>
       </c>
       <c r="E2" s="3"/>
       <c r="F2" s="3">
         <v>1159</v>
       </c>
       <c r="G2" s="3"/>
     </row>
     <row r="3" spans="1:7">
       <c r="A3" t="s">
         <v>22</v>
       </c>
       <c r="B3" t="s">
         <v>23</v>
       </c>
       <c r="C3">
         <v>44860</v>
       </c>
       <c r="D3" s="3">
-        <v>28048</v>
+        <v>25008</v>
       </c>
       <c r="E3" s="3">
-        <v>27766</v>
+        <v>24785</v>
       </c>
       <c r="F3" s="3">
-        <v>282</v>
+        <v>223</v>
       </c>
       <c r="G3" s="3"/>
     </row>
     <row r="4" spans="1:7">
       <c r="A4" t="s">
         <v>24</v>
       </c>
       <c r="B4" t="s">
         <v>25</v>
       </c>
       <c r="C4">
         <v>44995</v>
       </c>
       <c r="D4" s="3">
         <v>969</v>
       </c>
       <c r="E4" s="3"/>
       <c r="F4" s="3">
         <v>967</v>
       </c>
       <c r="G4" s="3">
         <v>2</v>
       </c>
     </row>
     <row r="5" spans="1:7">
@@ -1000,57 +1000,57 @@
         <v>43</v>
       </c>
       <c r="B16" t="s">
         <v>21</v>
       </c>
       <c r="D16" s="3">
         <v>53</v>
       </c>
       <c r="E16" s="3"/>
       <c r="F16" s="3">
         <v>53</v>
       </c>
       <c r="G16" s="3"/>
     </row>
     <row r="17" spans="1:7">
       <c r="A17" t="s">
         <v>44</v>
       </c>
       <c r="B17" t="s">
         <v>45</v>
       </c>
       <c r="C17">
         <v>45071</v>
       </c>
       <c r="D17" s="3">
-        <v>6131</v>
+        <v>6392</v>
       </c>
       <c r="E17" s="3">
         <v>418</v>
       </c>
       <c r="F17" s="3">
-        <v>5713</v>
+        <v>5974</v>
       </c>
       <c r="G17" s="3"/>
     </row>
     <row r="18" spans="1:7">
       <c r="A18" t="s">
         <v>46</v>
       </c>
       <c r="B18" t="s">
         <v>47</v>
       </c>
       <c r="C18">
         <v>44981</v>
       </c>
       <c r="D18" s="3">
         <v>13204</v>
       </c>
       <c r="E18" s="3"/>
       <c r="F18" s="3">
         <v>13204</v>
       </c>
       <c r="G18" s="3"/>
     </row>
     <row r="19" spans="1:7">
       <c r="A19" t="s">
         <v>48</v>
@@ -1112,74 +1112,74 @@
       <c r="A22" t="s">
         <v>53</v>
       </c>
       <c r="B22" t="s">
         <v>54</v>
       </c>
       <c r="C22">
         <v>44953</v>
       </c>
       <c r="D22" s="3">
         <v>2529</v>
       </c>
       <c r="E22" s="3">
         <v>54</v>
       </c>
       <c r="F22" s="3">
         <v>2475</v>
       </c>
       <c r="G22" s="3"/>
     </row>
     <row r="23" spans="1:7">
       <c r="A23" t="s">
         <v>55</v>
       </c>
       <c r="D23" s="3">
-        <v>973572</v>
+        <v>970793</v>
       </c>
       <c r="E23" s="3">
-        <v>903039</v>
+        <v>900058</v>
       </c>
       <c r="F23" s="3">
-        <v>70531</v>
+        <v>70733</v>
       </c>
       <c r="G23" s="3">
         <v>2</v>
       </c>
     </row>
     <row r="24" spans="1:7">
       <c r="A24" t="s">
         <v>56</v>
       </c>
       <c r="D24" s="3">
-        <v>991287</v>
+        <v>988508</v>
       </c>
       <c r="E24" s="3">
-        <v>917067</v>
+        <v>914086</v>
       </c>
       <c r="F24" s="3">
-        <v>74218</v>
+        <v>74420</v>
       </c>
       <c r="G24" s="3">
         <v>2</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B10"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="30.5703125" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="25.5703125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" t="s">
         <v>0</v>