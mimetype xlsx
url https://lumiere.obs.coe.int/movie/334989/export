--- v0 (2025-12-08)
+++ v1 (2026-04-16)
@@ -40,51 +40,51 @@
   <si>
     <t>Original title</t>
   </si>
   <si>
     <t>White Noise</t>
   </si>
   <si>
     <t>Director(s)</t>
   </si>
   <si>
     <t>Noah Baumbach</t>
   </si>
   <si>
     <t>Production year</t>
   </si>
   <si>
     <t>Producing or Co-producing countries</t>
   </si>
   <si>
     <t>US, GB</t>
   </si>
   <si>
     <t>IMDb link</t>
   </si>
   <si>
-    <t>https://www.imdb.com/title/tt6160448/</t>
+    <t>https://www.imdb.com/title/tt6160448</t>
   </si>
   <si>
     <t>EIDR link</t>
   </si>
   <si>
     <t>https://ui.eidr.org/view/content?id=10.5240/C124-0EEA-9D90-DA6F-BA52-A</t>
   </si>
   <si>
     <t>Wikidata link</t>
   </si>
   <si>
     <t>https://www.wikidata.org/wiki/Q107377383</t>
   </si>
   <si>
     <t>Market</t>
   </si>
   <si>
     <t>Distributor</t>
   </si>
   <si>
     <t>Release date</t>
   </si>
   <si>
     <t>Total since 2022</t>
   </si>
@@ -136,156 +136,156 @@
   <si>
     <t>Total OBS</t>
   </si>
   <si>
     <t>IL</t>
   </si>
   <si>
     <t>Ra'ash Lavan</t>
   </si>
   <si>
     <t>AU,CA,EG,FR,GB,HK,ID,IE,IL,IN,IT,NL,NO,NZ,PH,SG,TH,US,ZA</t>
   </si>
   <si>
     <t>JP</t>
   </si>
   <si>
     <t>ホワイト・ノイズ</t>
   </si>
   <si>
     <t>TR</t>
   </si>
   <si>
     <t>Beyaz Gürültü</t>
   </si>
   <si>
+    <t>AR,EC,ES</t>
+  </si>
+  <si>
+    <t>Ruido de fondo</t>
+  </si>
+  <si>
+    <t>Untitled Noah Baumbach Film</t>
+  </si>
+  <si>
+    <t>FI</t>
+  </si>
+  <si>
+    <t>Valkoinen kohina</t>
+  </si>
+  <si>
+    <t>DE</t>
+  </si>
+  <si>
+    <t>Weißes Rauschen</t>
+  </si>
+  <si>
+    <t>BR,PT</t>
+  </si>
+  <si>
+    <t>Ruído Branco</t>
+  </si>
+  <si>
+    <t>DK</t>
+  </si>
+  <si>
+    <t>Hvid støj</t>
+  </si>
+  <si>
+    <t>PL</t>
+  </si>
+  <si>
+    <t>Biały szum</t>
+  </si>
+  <si>
+    <t>CZ</t>
+  </si>
+  <si>
+    <t>Bílý šum</t>
+  </si>
+  <si>
+    <t>RU</t>
+  </si>
+  <si>
+    <t>Белый шум</t>
+  </si>
+  <si>
+    <t>UA</t>
+  </si>
+  <si>
+    <t>Білий шум</t>
+  </si>
+  <si>
+    <t>IT</t>
+  </si>
+  <si>
+    <t>Rumore bianco</t>
+  </si>
+  <si>
+    <t>TW</t>
+  </si>
+  <si>
+    <t>白噪音</t>
+  </si>
+  <si>
+    <t>RO</t>
+  </si>
+  <si>
+    <t>Zgomotul alb</t>
+  </si>
+  <si>
+    <t>SE</t>
+  </si>
+  <si>
+    <t>Vitt brus</t>
+  </si>
+  <si>
+    <t>AE</t>
+  </si>
+  <si>
+    <t>ضوضاء بيضاء</t>
+  </si>
+  <si>
+    <t>MX</t>
+  </si>
+  <si>
+    <t>Ruido De Fondo</t>
+  </si>
+  <si>
+    <t>HU</t>
+  </si>
+  <si>
+    <t>Fehér zaj</t>
+  </si>
+  <si>
+    <t>Hvit støy</t>
+  </si>
+  <si>
     <t>KR</t>
   </si>
   <si>
     <t>화이트 노이즈</t>
-  </si>
-[...100 lines deleted...]
-    <t>Hvit støy</t>
   </si>
   <si>
     <t>GR</t>
   </si>
   <si>
     <t>Λευκός θόρυβος</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="### ### ##0"/>
   </numFmts>
   <fonts count="3">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
@@ -608,51 +608,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imdb.com/title/tt6160448/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ui.eidr.org/view/content?id=10.5240/C124-0EEA-9D90-DA6F-BA52-A" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q107377383" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imdb.com/title/tt6160448" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ui.eidr.org/view/content?id=10.5240/C124-0EEA-9D90-DA6F-BA52-A" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q107377383" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B7"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="33.140625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="67.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" s="1" t="s">
         <v>2</v>
@@ -944,58 +944,58 @@
     <row r="4" spans="1:2">
       <c r="A4" t="s">
         <v>36</v>
       </c>
       <c r="B4" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="5" spans="1:2">
       <c r="A5" t="s">
         <v>38</v>
       </c>
       <c r="B5" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="6" spans="1:2">
       <c r="A6" t="s">
         <v>40</v>
       </c>
       <c r="B6" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="7" spans="1:2">
-      <c r="A7" t="s">
+      <c r="B7" t="s">
         <v>42</v>
       </c>
-      <c r="B7" t="s">
+    </row>
+    <row r="8" spans="1:2">
+      <c r="A8" t="s">
         <v>43</v>
       </c>
-    </row>
-    <row r="8" spans="1:2">
       <c r="B8" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="9" spans="1:2">
       <c r="A9" t="s">
         <v>45</v>
       </c>
       <c r="B9" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="10" spans="1:2">
       <c r="A10" t="s">
         <v>47</v>
       </c>
       <c r="B10" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="11" spans="1:2">
       <c r="A11" t="s">
         <v>49</v>
       </c>
       <c r="B11" t="s">
@@ -1070,59 +1070,59 @@
       <c r="A20" t="s">
         <v>67</v>
       </c>
       <c r="B20" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="21" spans="1:2">
       <c r="A21" t="s">
         <v>69</v>
       </c>
       <c r="B21" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="22" spans="1:2">
       <c r="A22" t="s">
         <v>71</v>
       </c>
       <c r="B22" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="23" spans="1:2">
       <c r="A23" t="s">
+        <v>27</v>
+      </c>
+      <c r="B23" t="s">
         <v>73</v>
-      </c>
-[...1 lines deleted...]
-        <v>74</v>
       </c>
     </row>
     <row r="24" spans="1:2">
       <c r="A24" t="s">
-        <v>27</v>
+        <v>74</v>
       </c>
       <c r="B24" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="25" spans="1:2">
       <c r="A25" t="s">
         <v>76</v>
       </c>
       <c r="B25" t="s">
         <v>77</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">