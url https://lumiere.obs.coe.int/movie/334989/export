--- v1 (2026-04-16)
+++ v2 (2026-06-13)
@@ -238,60 +238,60 @@
   <si>
     <t>Vitt brus</t>
   </si>
   <si>
     <t>AE</t>
   </si>
   <si>
     <t>ضوضاء بيضاء</t>
   </si>
   <si>
     <t>MX</t>
   </si>
   <si>
     <t>Ruido De Fondo</t>
   </si>
   <si>
     <t>HU</t>
   </si>
   <si>
     <t>Fehér zaj</t>
   </si>
   <si>
     <t>Hvit støy</t>
   </si>
   <si>
+    <t>GR</t>
+  </si>
+  <si>
+    <t>Λευκός θόρυβος</t>
+  </si>
+  <si>
     <t>KR</t>
   </si>
   <si>
     <t>화이트 노이즈</t>
-  </si>
-[...4 lines deleted...]
-    <t>Λευκός θόρυβος</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="### ### ##0"/>
   </numFmts>
   <fonts count="3">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>