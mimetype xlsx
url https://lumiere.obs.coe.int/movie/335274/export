--- v0 (2026-05-21)
+++ v1 (2026-07-17)
@@ -115,60 +115,60 @@
   <si>
     <t>IE</t>
   </si>
   <si>
     <t>NO</t>
   </si>
   <si>
     <t>Independent</t>
   </si>
   <si>
     <t>Total EU28</t>
   </si>
   <si>
     <t>Total OBS</t>
   </si>
   <si>
     <t>AE,AU,CA,DE,EC,EG,ES,FR,GB,HK,ID,IE,IL,IN,IT,JP,NL,PH,PL,SE,SG,TH,TR,US,ZA</t>
   </si>
   <si>
     <t>KR</t>
   </si>
   <si>
     <t>섬씽 인 더 더트</t>
   </si>
   <si>
+    <t>GR</t>
+  </si>
+  <si>
+    <t>Θα έρθει από τον ουρανό</t>
+  </si>
+  <si>
     <t>RU</t>
   </si>
   <si>
     <t>Сверхъестественное. Знаки</t>
-  </si>
-[...4 lines deleted...]
-    <t>Θα έρθει από τον ουρανό</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="### ### ##0"/>
   </numFmts>
   <fonts count="3">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>