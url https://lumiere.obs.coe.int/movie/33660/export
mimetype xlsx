--- v0 (2025-12-05)
+++ v1 (2026-04-27)
@@ -40,51 +40,51 @@
   <si>
     <t>Original title</t>
   </si>
   <si>
     <t>Slovenka</t>
   </si>
   <si>
     <t>Director(s)</t>
   </si>
   <si>
     <t>Damjan Kozole</t>
   </si>
   <si>
     <t>Production year</t>
   </si>
   <si>
     <t>Producing or Co-producing countries</t>
   </si>
   <si>
     <t>SI, DE, RS, HR, BA</t>
   </si>
   <si>
     <t>IMDb link</t>
   </si>
   <si>
-    <t>https://www.imdb.com/title/tt1224373/</t>
+    <t>https://www.imdb.com/title/tt1224373</t>
   </si>
   <si>
     <t>ISAN link</t>
   </si>
   <si>
     <t>https://web.isan.org/public/en/isan/0000-0002-723D-0000-T-0000-0000-O</t>
   </si>
   <si>
     <t>EIDR link</t>
   </si>
   <si>
     <t>https://ui.eidr.org/view/content?id=10.5240/4B51-20CE-1121-AC46-87C3-P</t>
   </si>
   <si>
     <t>CNC (FR) link</t>
   </si>
   <si>
     <t>https://www.cnc.fr/professionnels/visas-et-classification/128211</t>
   </si>
   <si>
     <t>Wikidata link</t>
   </si>
   <si>
     <t>https://www.wikidata.org/wiki/Q2799348</t>
   </si>
@@ -584,51 +584,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imdb.com/title/tt1224373/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.isan.org/public/en/isan/0000-0002-723D-0000-T-0000-0000-O" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ui.eidr.org/view/content?id=10.5240/4B51-20CE-1121-AC46-87C3-P" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnc.fr/professionnels/visas-et-classification/128211" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q2799348" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.justwatch.com/us/movie/slovenian-girl" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imdb.com/title/tt1224373" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.isan.org/public/en/isan/0000-0002-723D-0000-T-0000-0000-O" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ui.eidr.org/view/content?id=10.5240/4B51-20CE-1121-AC46-87C3-P" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnc.fr/professionnels/visas-et-classification/128211" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q2799348" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.justwatch.com/us/movie/slovenian-girl" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B10"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="33.140625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="66.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" s="1" t="s">
         <v>2</v>
@@ -824,56 +824,56 @@
       </c>
       <c r="D4" s="3">
         <v>412</v>
       </c>
       <c r="E4" s="3"/>
       <c r="F4" s="3"/>
       <c r="G4" s="3"/>
       <c r="H4" s="3">
         <v>412</v>
       </c>
       <c r="I4" s="3"/>
       <c r="J4" s="3"/>
       <c r="K4" s="3"/>
     </row>
     <row r="5" spans="1:11">
       <c r="A5" t="s">
         <v>36</v>
       </c>
       <c r="B5" t="s">
         <v>37</v>
       </c>
       <c r="C5">
         <v>40576</v>
       </c>
       <c r="D5" s="3">
-        <v>5856</v>
+        <v>6973</v>
       </c>
       <c r="E5" s="3"/>
       <c r="F5" s="3"/>
       <c r="G5" s="3">
-        <v>5666</v>
+        <v>6783</v>
       </c>
       <c r="H5" s="3">
         <v>190</v>
       </c>
       <c r="I5" s="3"/>
       <c r="J5" s="3"/>
       <c r="K5" s="3"/>
     </row>
     <row r="6" spans="1:11">
       <c r="A6" t="s">
         <v>38</v>
       </c>
       <c r="B6" t="s">
         <v>39</v>
       </c>
       <c r="C6">
         <v>40900</v>
       </c>
       <c r="D6" s="3">
         <v>18</v>
       </c>
       <c r="E6" s="3"/>
       <c r="F6" s="3"/>
       <c r="G6" s="3">
         <v>18</v>
@@ -945,89 +945,89 @@
         <v>20278</v>
       </c>
       <c r="E9" s="3">
         <v>18756</v>
       </c>
       <c r="F9" s="3">
         <v>1421</v>
       </c>
       <c r="G9" s="3"/>
       <c r="H9" s="3">
         <v>12</v>
       </c>
       <c r="I9" s="3">
         <v>70</v>
       </c>
       <c r="J9" s="3">
         <v>19</v>
       </c>
       <c r="K9" s="3"/>
     </row>
     <row r="10" spans="1:11">
       <c r="A10" t="s">
         <v>46</v>
       </c>
       <c r="D10" s="3">
-        <v>29672</v>
+        <v>30789</v>
       </c>
       <c r="E10" s="3">
         <v>18756</v>
       </c>
       <c r="F10" s="3">
         <v>2929</v>
       </c>
       <c r="G10" s="3">
-        <v>7234</v>
+        <v>8351</v>
       </c>
       <c r="H10" s="3">
         <v>614</v>
       </c>
       <c r="I10" s="3">
         <v>90</v>
       </c>
       <c r="J10" s="3">
         <v>19</v>
       </c>
       <c r="K10" s="3">
         <v>30</v>
       </c>
     </row>
     <row r="11" spans="1:11">
       <c r="A11" t="s">
         <v>47</v>
       </c>
       <c r="D11" s="3">
-        <v>29672</v>
+        <v>30789</v>
       </c>
       <c r="E11" s="3">
         <v>18756</v>
       </c>
       <c r="F11" s="3">
         <v>2929</v>
       </c>
       <c r="G11" s="3">
-        <v>7234</v>
+        <v>8351</v>
       </c>
       <c r="H11" s="3">
         <v>614</v>
       </c>
       <c r="I11" s="3">
         <v>90</v>
       </c>
       <c r="J11" s="3">
         <v>19</v>
       </c>
       <c r="K11" s="3">
         <v>30</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B15"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>