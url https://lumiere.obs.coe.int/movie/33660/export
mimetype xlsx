--- v1 (2026-04-27)
+++ v2 (2026-06-03)
@@ -175,99 +175,99 @@
   <si>
     <t>Blitz Film</t>
   </si>
   <si>
     <t>Total EU28</t>
   </si>
   <si>
     <t>Total OBS</t>
   </si>
   <si>
     <t>RS,SI</t>
   </si>
   <si>
     <t>Izsaucamā meitene</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>Slowenka</t>
   </si>
   <si>
     <t>To koritsi ap' to Slovenia</t>
   </si>
   <si>
+    <t>GR</t>
+  </si>
+  <si>
+    <t>Το κορίτσι απ' τη Σλοβενία</t>
+  </si>
+  <si>
     <t>BG,RU</t>
   </si>
   <si>
     <t>Словенка</t>
   </si>
   <si>
     <t>Callgirl</t>
   </si>
   <si>
     <t>FR,GB,SE,US</t>
   </si>
   <si>
     <t>Slovenian Girl</t>
   </si>
   <si>
     <t>HU</t>
   </si>
   <si>
     <t>A szlovén lány</t>
   </si>
   <si>
     <t>JP</t>
   </si>
   <si>
     <t>スロベニアの娼婦</t>
   </si>
   <si>
     <t>MX</t>
   </si>
   <si>
     <t>Chica de Eslovenia</t>
   </si>
   <si>
     <t>Słowenka</t>
   </si>
   <si>
     <t>Micuta slovena</t>
   </si>
   <si>
     <t>US</t>
   </si>
   <si>
     <t>A Call Girl</t>
-  </si>
-[...4 lines deleted...]
-    <t>Το κορίτσι απ' τη Σλοβενία</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="### ### ##0"/>
   </numFmts>
   <fonts count="3">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
@@ -1059,107 +1059,107 @@
       </c>
     </row>
     <row r="4" spans="1:2">
       <c r="A4" t="s">
         <v>50</v>
       </c>
       <c r="B4" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="5" spans="1:2">
       <c r="B5" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="6" spans="1:2">
       <c r="A6" t="s">
         <v>53</v>
       </c>
       <c r="B6" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="7" spans="1:2">
       <c r="A7" t="s">
-        <v>32</v>
+        <v>55</v>
       </c>
       <c r="B7" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="8" spans="1:2">
       <c r="A8" t="s">
-        <v>56</v>
+        <v>32</v>
       </c>
       <c r="B8" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="9" spans="1:2">
       <c r="A9" t="s">
         <v>58</v>
       </c>
       <c r="B9" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="10" spans="1:2">
       <c r="A10" t="s">
         <v>60</v>
       </c>
       <c r="B10" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="11" spans="1:2">
       <c r="A11" t="s">
         <v>62</v>
       </c>
       <c r="B11" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="12" spans="1:2">
       <c r="A12" t="s">
-        <v>50</v>
+        <v>64</v>
       </c>
       <c r="B12" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
     </row>
     <row r="13" spans="1:2">
       <c r="A13" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="B13" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
     </row>
     <row r="14" spans="1:2">
       <c r="A14" t="s">
-        <v>66</v>
+        <v>42</v>
       </c>
       <c r="B14" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="15" spans="1:2">
       <c r="A15" t="s">
         <v>68</v>
       </c>
       <c r="B15" t="s">
         <v>69</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">