--- v1 (2025-12-16)
+++ v2 (2026-04-20)
@@ -40,51 +40,51 @@
   <si>
     <t>Original title</t>
   </si>
   <si>
     <t>Tournée</t>
   </si>
   <si>
     <t>Director(s)</t>
   </si>
   <si>
     <t>Mathieu Amalric</t>
   </si>
   <si>
     <t>Production year</t>
   </si>
   <si>
     <t>Producing or Co-producing countries</t>
   </si>
   <si>
     <t>FR, DE</t>
   </si>
   <si>
     <t>IMDb link</t>
   </si>
   <si>
-    <t>https://www.imdb.com/title/tt1451762/</t>
+    <t>https://www.imdb.com/title/tt1451762</t>
   </si>
   <si>
     <t>ISAN link</t>
   </si>
   <si>
     <t>https://web.isan.org/public/en/isan/0000-0001-AD81-0000-3-0000-0000-S</t>
   </si>
   <si>
     <t>EIDR link</t>
   </si>
   <si>
     <t>https://ui.eidr.org/view/content?id=10.5240/90D8-5099-9599-D323-B89B-O</t>
   </si>
   <si>
     <t>CNC (FR) link</t>
   </si>
   <si>
     <t>https://www.cnc.fr/professionnels/visas-et-classification/120962</t>
   </si>
   <si>
     <t>Wikidata link</t>
   </si>
   <si>
     <t>https://www.wikidata.org/wiki/Q1996116</t>
   </si>
@@ -241,78 +241,78 @@
   <si>
     <t>PT</t>
   </si>
   <si>
     <t>Clap Filmes</t>
   </si>
   <si>
     <t>RO</t>
   </si>
   <si>
     <t>Independenta Film</t>
   </si>
   <si>
     <t>SI</t>
   </si>
   <si>
     <t>SK</t>
   </si>
   <si>
     <t>Total EU28</t>
   </si>
   <si>
     <t>Total OBS</t>
   </si>
   <si>
+    <t>AR,CA,ES,FR,IT,PL</t>
+  </si>
+  <si>
+    <t>Турнето</t>
+  </si>
+  <si>
+    <t>AR</t>
+  </si>
+  <si>
+    <t>La gira</t>
+  </si>
+  <si>
+    <t>BR</t>
+  </si>
+  <si>
+    <t>Turnê</t>
+  </si>
+  <si>
+    <t>CZ,HU,SE</t>
+  </si>
+  <si>
+    <t>Turné</t>
+  </si>
+  <si>
     <t>Tournee</t>
   </si>
   <si>
     <t>Kiertue</t>
-  </si>
-[...22 lines deleted...]
-    <t>Turnê</t>
   </si>
   <si>
     <t>Tourne sto Parisi</t>
   </si>
   <si>
     <t>JP</t>
   </si>
   <si>
     <t>さすらいの女神（ディーバ）たち</t>
   </si>
   <si>
     <t>Tournée - Em Digressão</t>
   </si>
   <si>
     <t>SE</t>
   </si>
   <si>
     <t>On Tour</t>
   </si>
   <si>
     <t>Turneja</t>
   </si>
   <si>
     <t>RU</t>
   </si>
@@ -668,51 +668,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imdb.com/title/tt1451762/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.isan.org/public/en/isan/0000-0001-AD81-0000-3-0000-0000-S" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ui.eidr.org/view/content?id=10.5240/90D8-5099-9599-D323-B89B-O" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnc.fr/professionnels/visas-et-classification/120962" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q1996116" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.justwatch.com/fr/film/tournee" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imdb.com/title/tt1451762" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.isan.org/public/en/isan/0000-0001-AD81-0000-3-0000-0000-S" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ui.eidr.org/view/content?id=10.5240/90D8-5099-9599-D323-B89B-O" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnc.fr/professionnels/visas-et-classification/120962" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q1996116" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.justwatch.com/fr/film/tournee" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B10"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="33.140625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="67" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" s="1" t="s">
         <v>2</v>
@@ -1571,96 +1571,96 @@
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B16"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="16.42578125" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="21.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" t="s">
-        <v>42</v>
+        <v>75</v>
       </c>
       <c r="B2" t="s">
-        <v>75</v>
+        <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:2">
-      <c r="A3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="B3" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="4" spans="1:2">
       <c r="A4" t="s">
         <v>77</v>
       </c>
       <c r="B4" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="5" spans="1:2">
       <c r="A5" t="s">
         <v>79</v>
       </c>
       <c r="B5" t="s">
-        <v>1</v>
+        <v>80</v>
       </c>
     </row>
     <row r="6" spans="1:2">
+      <c r="A6" t="s">
+        <v>81</v>
+      </c>
       <c r="B6" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
     </row>
     <row r="7" spans="1:2">
       <c r="A7" t="s">
-        <v>81</v>
+        <v>42</v>
       </c>
       <c r="B7" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
     </row>
     <row r="8" spans="1:2">
       <c r="A8" t="s">
-        <v>83</v>
+        <v>48</v>
       </c>
       <c r="B8" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="9" spans="1:2">
       <c r="A9" t="s">
         <v>54</v>
       </c>
       <c r="B9" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="10" spans="1:2">
       <c r="A10" t="s">
         <v>86</v>
       </c>
       <c r="B10" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="11" spans="1:2">
       <c r="A11" t="s">
         <v>67</v>
       </c>