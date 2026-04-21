--- v0 (2025-11-25)
+++ v1 (2026-04-21)
@@ -40,51 +40,51 @@
   <si>
     <t>Original title</t>
   </si>
   <si>
     <t>Cirkus Columbia</t>
   </si>
   <si>
     <t>Director(s)</t>
   </si>
   <si>
     <t>Danis Tanovic</t>
   </si>
   <si>
     <t>Production year</t>
   </si>
   <si>
     <t>Producing or Co-producing countries</t>
   </si>
   <si>
     <t>BA, FR, GB, DE, SI, BE</t>
   </si>
   <si>
     <t>IMDb link</t>
   </si>
   <si>
-    <t>https://www.imdb.com/title/tt1417067/</t>
+    <t>https://www.imdb.com/title/tt1417067</t>
   </si>
   <si>
     <t>ISAN link</t>
   </si>
   <si>
     <t>https://web.isan.org/public/en/isan/0000-0002-D95A-0000-7-0000-0000-G</t>
   </si>
   <si>
     <t>EIDR link</t>
   </si>
   <si>
     <t>https://ui.eidr.org/view/content?id=10.5240/106C-AE03-51DF-3441-2DB3-G</t>
   </si>
   <si>
     <t>CNC (FR) link</t>
   </si>
   <si>
     <t>https://www.cnc.fr/professionnels/visas-et-classification/123224</t>
   </si>
   <si>
     <t>Wikidata link</t>
   </si>
   <si>
     <t>https://www.wikidata.org/wiki/Q3414778</t>
   </si>
@@ -620,51 +620,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imdb.com/title/tt1417067/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.isan.org/public/en/isan/0000-0002-D95A-0000-7-0000-0000-G" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ui.eidr.org/view/content?id=10.5240/106C-AE03-51DF-3441-2DB3-G" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnc.fr/professionnels/visas-et-classification/123224" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q3414778" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.justwatch.com/us/movie/circus-columbia" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imdb.com/title/tt1417067" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.isan.org/public/en/isan/0000-0002-D95A-0000-7-0000-0000-G" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ui.eidr.org/view/content?id=10.5240/106C-AE03-51DF-3441-2DB3-G" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnc.fr/professionnels/visas-et-classification/123224" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q3414778" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.justwatch.com/us/movie/circus-columbia" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B10"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="33.140625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="67.140625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" s="1" t="s">
         <v>2</v>
@@ -959,54 +959,54 @@
         <v>11164</v>
       </c>
       <c r="F7" s="3">
         <v>747</v>
       </c>
       <c r="G7" s="3"/>
       <c r="H7" s="3"/>
       <c r="I7" s="3"/>
       <c r="J7" s="3"/>
       <c r="K7" s="3"/>
       <c r="L7" s="3">
         <v>14</v>
       </c>
     </row>
     <row r="8" spans="1:12">
       <c r="A8" t="s">
         <v>43</v>
       </c>
       <c r="B8" t="s">
         <v>44</v>
       </c>
       <c r="C8">
         <v>40625</v>
       </c>
       <c r="D8" s="3">
-        <v>12614</v>
+        <v>13091</v>
       </c>
       <c r="E8" s="3">
-        <v>12454</v>
+        <v>12931</v>
       </c>
       <c r="F8" s="3">
         <v>160</v>
       </c>
       <c r="G8" s="3"/>
       <c r="H8" s="3"/>
       <c r="I8" s="3"/>
       <c r="J8" s="3"/>
       <c r="K8" s="3"/>
       <c r="L8" s="3"/>
     </row>
     <row r="9" spans="1:12">
       <c r="A9" t="s">
         <v>45</v>
       </c>
       <c r="B9" t="s">
         <v>46</v>
       </c>
       <c r="C9">
         <v>40717</v>
       </c>
       <c r="D9" s="3">
         <v>1837</v>
       </c>
       <c r="E9" s="3">
@@ -1257,86 +1257,86 @@
       </c>
       <c r="C19">
         <v>40550</v>
       </c>
       <c r="D19" s="3">
         <v>3915</v>
       </c>
       <c r="E19" s="3">
         <v>3630</v>
       </c>
       <c r="F19" s="3">
         <v>285</v>
       </c>
       <c r="G19" s="3"/>
       <c r="H19" s="3"/>
       <c r="I19" s="3"/>
       <c r="J19" s="3"/>
       <c r="K19" s="3"/>
       <c r="L19" s="3"/>
     </row>
     <row r="20" spans="1:12">
       <c r="A20" t="s">
         <v>65</v>
       </c>
       <c r="D20" s="3">
-        <v>57441</v>
+        <v>57918</v>
       </c>
       <c r="E20" s="3">
-        <v>50742</v>
+        <v>51219</v>
       </c>
       <c r="F20" s="3">
         <v>5694</v>
       </c>
       <c r="G20" s="3">
         <v>501</v>
       </c>
       <c r="H20" s="3">
         <v>375</v>
       </c>
       <c r="I20" s="3">
         <v>67</v>
       </c>
       <c r="J20" s="3">
         <v>5</v>
       </c>
       <c r="K20" s="3">
         <v>43</v>
       </c>
       <c r="L20" s="3">
         <v>14</v>
       </c>
     </row>
     <row r="21" spans="1:12">
       <c r="A21" t="s">
         <v>66</v>
       </c>
       <c r="D21" s="3">
-        <v>64599</v>
+        <v>65076</v>
       </c>
       <c r="E21" s="3">
-        <v>57229</v>
+        <v>57706</v>
       </c>
       <c r="F21" s="3">
         <v>6365</v>
       </c>
       <c r="G21" s="3">
         <v>501</v>
       </c>
       <c r="H21" s="3">
         <v>375</v>
       </c>
       <c r="I21" s="3">
         <v>67</v>
       </c>
       <c r="J21" s="3">
         <v>5</v>
       </c>
       <c r="K21" s="3">
         <v>43</v>
       </c>
       <c r="L21" s="3">
         <v>14</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>