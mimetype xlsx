--- v0 (2025-11-29)
+++ v1 (2026-05-06)
@@ -40,51 +40,51 @@
   <si>
     <t>Original title</t>
   </si>
   <si>
     <t>Kongen av Bastøy</t>
   </si>
   <si>
     <t>Director(s)</t>
   </si>
   <si>
     <t>Marius Holst</t>
   </si>
   <si>
     <t>Production year</t>
   </si>
   <si>
     <t>Producing or Co-producing countries</t>
   </si>
   <si>
     <t>NO, PL, SE, FR</t>
   </si>
   <si>
     <t>IMDb link</t>
   </si>
   <si>
-    <t>https://www.imdb.com/title/tt1332134/</t>
+    <t>https://www.imdb.com/title/tt1332134</t>
   </si>
   <si>
     <t>ISAN link</t>
   </si>
   <si>
     <t>https://web.isan.org/public/en/isan/0000-0003-239E-0000-V-0000-0000-I</t>
   </si>
   <si>
     <t>EIDR link</t>
   </si>
   <si>
     <t>https://ui.eidr.org/view/content?id=10.5240/CC5A-6062-A24C-CDDD-4F6F-I</t>
   </si>
   <si>
     <t>CNC (FR) link</t>
   </si>
   <si>
     <t>https://www.cnc.fr/professionnels/visas-et-classification/123656</t>
   </si>
   <si>
     <t>Wikidata link</t>
   </si>
   <si>
     <t>https://www.wikidata.org/wiki/Q1742094</t>
   </si>
@@ -280,99 +280,99 @@
   <si>
     <t>Les révoltés de l'île du diable</t>
   </si>
   <si>
     <t>CZ</t>
   </si>
   <si>
     <t>KráL Z Ostrova Bastøy</t>
   </si>
   <si>
     <t>Der König von Bastøy</t>
   </si>
   <si>
     <t>DE,GB,SE,US</t>
   </si>
   <si>
     <t>King of Devil's Island</t>
   </si>
   <si>
     <t>Kuradisaare kuningas</t>
   </si>
   <si>
     <t>La isla de los olvidados</t>
   </si>
   <si>
+    <t>Ördögsziget</t>
+  </si>
+  <si>
+    <t>JP</t>
+  </si>
+  <si>
+    <t>孤島の王</t>
+  </si>
+  <si>
+    <t>Velniu salos karalius</t>
+  </si>
+  <si>
+    <t>Bastøy</t>
+  </si>
+  <si>
+    <t>Król wyspy skazańców</t>
+  </si>
+  <si>
+    <t>Wyspa skazańców</t>
+  </si>
+  <si>
+    <t>RO</t>
+  </si>
+  <si>
+    <t>Regele de pe Insula Diavolului</t>
+  </si>
+  <si>
+    <t>Краљ ђавољег острва</t>
+  </si>
+  <si>
+    <t>Flykten från Bastöy</t>
+  </si>
+  <si>
+    <t>TR</t>
+  </si>
+  <si>
+    <t>Şeytan Adasının Kralı</t>
+  </si>
+  <si>
+    <t>RU</t>
+  </si>
+  <si>
+    <t>Король чёртова острова</t>
+  </si>
+  <si>
     <t>Les Révoltés de l'île du diable</t>
   </si>
   <si>
-    <t>Ördögsziget</t>
-[...37 lines deleted...]
-  <si>
     <t>Βασιλιάς σε μια κόλαση</t>
-  </si>
-[...4 lines deleted...]
-    <t>Король чёртова острова</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="### ### ##0"/>
   </numFmts>
   <fonts count="3">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
@@ -689,51 +689,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imdb.com/title/tt1332134/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.isan.org/public/en/isan/0000-0003-239E-0000-V-0000-0000-I" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ui.eidr.org/view/content?id=10.5240/CC5A-6062-A24C-CDDD-4F6F-I" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnc.fr/professionnels/visas-et-classification/123656" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q1742094" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.justwatch.com/no/movie/king-of-devils-island" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imdb.com/title/tt1332134" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.isan.org/public/en/isan/0000-0003-239E-0000-V-0000-0000-I" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ui.eidr.org/view/content?id=10.5240/CC5A-6062-A24C-CDDD-4F6F-I" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnc.fr/professionnels/visas-et-classification/123656" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q1742094" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.justwatch.com/no/movie/king-of-devils-island" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B10"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="33.140625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="67.28515625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" s="1" t="s">
         <v>2</v>
@@ -1046,55 +1046,55 @@
       <c r="F7" s="3"/>
       <c r="G7" s="3">
         <v>10937</v>
       </c>
       <c r="H7" s="3">
         <v>248</v>
       </c>
       <c r="I7" s="3"/>
       <c r="J7" s="3"/>
       <c r="K7" s="3"/>
       <c r="L7" s="3"/>
       <c r="M7" s="3"/>
       <c r="N7" s="3"/>
     </row>
     <row r="8" spans="1:14">
       <c r="A8" t="s">
         <v>44</v>
       </c>
       <c r="B8" t="s">
         <v>45</v>
       </c>
       <c r="C8">
         <v>40870</v>
       </c>
       <c r="D8" s="3">
-        <v>4176</v>
+        <v>4251</v>
       </c>
       <c r="E8" s="3"/>
       <c r="F8" s="3">
-        <v>3725</v>
+        <v>3800</v>
       </c>
       <c r="G8" s="3"/>
       <c r="H8" s="3"/>
       <c r="I8" s="3">
         <v>451</v>
       </c>
       <c r="J8" s="3"/>
       <c r="K8" s="3"/>
       <c r="L8" s="3"/>
       <c r="M8" s="3"/>
       <c r="N8" s="3"/>
     </row>
     <row r="9" spans="1:14">
       <c r="A9" t="s">
         <v>46</v>
       </c>
       <c r="B9" t="s">
         <v>47</v>
       </c>
       <c r="C9">
         <v>41089</v>
       </c>
       <c r="D9" s="3">
         <v>2378</v>
       </c>
@@ -1384,95 +1384,95 @@
         <v>40711</v>
       </c>
       <c r="D19" s="3">
         <v>1035</v>
       </c>
       <c r="E19" s="3"/>
       <c r="F19" s="3">
         <v>997</v>
       </c>
       <c r="G19" s="3">
         <v>38</v>
       </c>
       <c r="H19" s="3"/>
       <c r="I19" s="3"/>
       <c r="J19" s="3"/>
       <c r="K19" s="3"/>
       <c r="L19" s="3"/>
       <c r="M19" s="3"/>
       <c r="N19" s="3"/>
     </row>
     <row r="20" spans="1:14">
       <c r="A20" t="s">
         <v>65</v>
       </c>
       <c r="D20" s="3">
-        <v>61335</v>
+        <v>61410</v>
       </c>
       <c r="E20" s="3">
         <v>0</v>
       </c>
       <c r="F20" s="3">
-        <v>12778</v>
+        <v>12853</v>
       </c>
       <c r="G20" s="3">
         <v>43795</v>
       </c>
       <c r="H20" s="3">
         <v>1873</v>
       </c>
       <c r="I20" s="3">
         <v>965</v>
       </c>
       <c r="J20" s="3">
         <v>1066</v>
       </c>
       <c r="K20" s="3">
         <v>765</v>
       </c>
       <c r="L20" s="3">
         <v>63</v>
       </c>
       <c r="M20" s="3">
         <v>30</v>
       </c>
       <c r="N20" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="21" spans="1:14">
       <c r="A21" t="s">
         <v>66</v>
       </c>
       <c r="D21" s="3">
-        <v>347106</v>
+        <v>347181</v>
       </c>
       <c r="E21" s="3">
         <v>91224</v>
       </c>
       <c r="F21" s="3">
-        <v>201068</v>
+        <v>201143</v>
       </c>
       <c r="G21" s="3">
         <v>48495</v>
       </c>
       <c r="H21" s="3">
         <v>1951</v>
       </c>
       <c r="I21" s="3">
         <v>1640</v>
       </c>
       <c r="J21" s="3">
         <v>1367</v>
       </c>
       <c r="K21" s="3">
         <v>765</v>
       </c>
       <c r="L21" s="3">
         <v>63</v>
       </c>
       <c r="M21" s="3">
         <v>30</v>
       </c>
       <c r="N21" s="3">
         <v>503</v>
       </c>
@@ -1598,147 +1598,147 @@
       <c r="A15" t="s">
         <v>84</v>
       </c>
       <c r="B15" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="16" spans="1:2">
       <c r="A16" t="s">
         <v>40</v>
       </c>
       <c r="B16" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="17" spans="1:2">
       <c r="A17" t="s">
         <v>42</v>
       </c>
       <c r="B17" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="18" spans="1:2">
       <c r="A18" t="s">
-        <v>44</v>
+        <v>50</v>
       </c>
       <c r="B18" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="19" spans="1:2">
       <c r="A19" t="s">
-        <v>50</v>
+        <v>89</v>
       </c>
       <c r="B19" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
     </row>
     <row r="20" spans="1:2">
       <c r="A20" t="s">
-        <v>90</v>
+        <v>53</v>
       </c>
       <c r="B20" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="21" spans="1:2">
       <c r="A21" t="s">
-        <v>53</v>
+        <v>59</v>
       </c>
       <c r="B21" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="22" spans="1:2">
       <c r="A22" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="B22" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="23" spans="1:2">
       <c r="A23" t="s">
         <v>61</v>
       </c>
       <c r="B23" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="24" spans="1:2">
       <c r="A24" t="s">
-        <v>61</v>
+        <v>95</v>
       </c>
       <c r="B24" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
     </row>
     <row r="25" spans="1:2">
       <c r="A25" t="s">
-        <v>96</v>
+        <v>69</v>
       </c>
       <c r="B25" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="26" spans="1:2">
       <c r="A26" t="s">
-        <v>69</v>
+        <v>63</v>
       </c>
       <c r="B26" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="27" spans="1:2">
       <c r="A27" t="s">
-        <v>63</v>
+        <v>99</v>
       </c>
       <c r="B27" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
     </row>
     <row r="28" spans="1:2">
       <c r="A28" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="B28" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
     </row>
     <row r="29" spans="1:2">
       <c r="A29" t="s">
-        <v>48</v>
+        <v>44</v>
       </c>
       <c r="B29" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
     </row>
     <row r="30" spans="1:2">
       <c r="A30" t="s">
-        <v>103</v>
+        <v>48</v>
       </c>
       <c r="B30" t="s">
         <v>104</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>