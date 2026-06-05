--- v1 (2026-05-06)
+++ v2 (2026-06-05)
@@ -241,50 +241,53 @@
   <si>
     <t>Basteijas Karalis</t>
   </si>
   <si>
     <t>Flykten från Bastøy</t>
   </si>
   <si>
     <t>RS</t>
   </si>
   <si>
     <t>Kralj đavoljeg ostrva</t>
   </si>
   <si>
     <t>Król wyspy skazanców</t>
   </si>
   <si>
     <t>Vasilias se mia kolasi</t>
   </si>
   <si>
     <t>Velnių salos karalius</t>
   </si>
   <si>
     <t>Wyspa skazanców</t>
   </si>
   <si>
+    <t>Βασιλιάς σε μια κόλαση</t>
+  </si>
+  <si>
     <t>BG</t>
   </si>
   <si>
     <t>Кралят на Бастой</t>
   </si>
   <si>
     <t>BR</t>
   </si>
   <si>
     <t>Inferno na Ilha</t>
   </si>
   <si>
     <t>CA</t>
   </si>
   <si>
     <t>Les révoltés de l'île du diable</t>
   </si>
   <si>
     <t>CZ</t>
   </si>
   <si>
     <t>KráL Z Ostrova Bastøy</t>
   </si>
   <si>
     <t>Der König von Bastøy</t>
@@ -326,53 +329,50 @@
     <t>RO</t>
   </si>
   <si>
     <t>Regele de pe Insula Diavolului</t>
   </si>
   <si>
     <t>Краљ ђавољег острва</t>
   </si>
   <si>
     <t>Flykten från Bastöy</t>
   </si>
   <si>
     <t>TR</t>
   </si>
   <si>
     <t>Şeytan Adasının Kralı</t>
   </si>
   <si>
     <t>RU</t>
   </si>
   <si>
     <t>Король чёртова острова</t>
   </si>
   <si>
     <t>Les Révoltés de l'île du diable</t>
-  </si>
-[...1 lines deleted...]
-    <t>Βασιλιάς σε μια κόλαση</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="### ### ##0"/>
   </numFmts>
   <fonts count="3">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
@@ -1534,211 +1534,211 @@
       </c>
       <c r="B6" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="7" spans="1:2">
       <c r="B7" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="8" spans="1:2">
       <c r="B8" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="9" spans="1:2">
       <c r="A9" t="s">
         <v>61</v>
       </c>
       <c r="B9" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="10" spans="1:2">
       <c r="A10" t="s">
+        <v>48</v>
+      </c>
+      <c r="B10" t="s">
         <v>75</v>
-      </c>
-[...1 lines deleted...]
-        <v>76</v>
       </c>
     </row>
     <row r="11" spans="1:2">
       <c r="A11" t="s">
+        <v>76</v>
+      </c>
+      <c r="B11" t="s">
         <v>77</v>
-      </c>
-[...1 lines deleted...]
-        <v>78</v>
       </c>
     </row>
     <row r="12" spans="1:2">
       <c r="A12" t="s">
+        <v>78</v>
+      </c>
+      <c r="B12" t="s">
         <v>79</v>
-      </c>
-[...1 lines deleted...]
-        <v>80</v>
       </c>
     </row>
     <row r="13" spans="1:2">
       <c r="A13" t="s">
+        <v>80</v>
+      </c>
+      <c r="B13" t="s">
         <v>81</v>
-      </c>
-[...1 lines deleted...]
-        <v>82</v>
       </c>
     </row>
     <row r="14" spans="1:2">
       <c r="A14" t="s">
-        <v>39</v>
+        <v>82</v>
       </c>
       <c r="B14" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="15" spans="1:2">
       <c r="A15" t="s">
+        <v>39</v>
+      </c>
+      <c r="B15" t="s">
         <v>84</v>
-      </c>
-[...1 lines deleted...]
-        <v>85</v>
       </c>
     </row>
     <row r="16" spans="1:2">
       <c r="A16" t="s">
-        <v>40</v>
+        <v>85</v>
       </c>
       <c r="B16" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="17" spans="1:2">
       <c r="A17" t="s">
-        <v>42</v>
+        <v>40</v>
       </c>
       <c r="B17" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="18" spans="1:2">
       <c r="A18" t="s">
-        <v>50</v>
+        <v>42</v>
       </c>
       <c r="B18" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="19" spans="1:2">
       <c r="A19" t="s">
+        <v>50</v>
+      </c>
+      <c r="B19" t="s">
         <v>89</v>
-      </c>
-[...1 lines deleted...]
-        <v>90</v>
       </c>
     </row>
     <row r="20" spans="1:2">
       <c r="A20" t="s">
-        <v>53</v>
+        <v>90</v>
       </c>
       <c r="B20" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="21" spans="1:2">
       <c r="A21" t="s">
-        <v>59</v>
+        <v>53</v>
       </c>
       <c r="B21" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="22" spans="1:2">
       <c r="A22" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="B22" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="23" spans="1:2">
       <c r="A23" t="s">
         <v>61</v>
       </c>
       <c r="B23" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="24" spans="1:2">
       <c r="A24" t="s">
+        <v>61</v>
+      </c>
+      <c r="B24" t="s">
         <v>95</v>
-      </c>
-[...1 lines deleted...]
-        <v>96</v>
       </c>
     </row>
     <row r="25" spans="1:2">
       <c r="A25" t="s">
-        <v>69</v>
+        <v>96</v>
       </c>
       <c r="B25" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="26" spans="1:2">
       <c r="A26" t="s">
-        <v>63</v>
+        <v>69</v>
       </c>
       <c r="B26" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="27" spans="1:2">
       <c r="A27" t="s">
+        <v>63</v>
+      </c>
+      <c r="B27" t="s">
         <v>99</v>
-      </c>
-[...1 lines deleted...]
-        <v>100</v>
       </c>
     </row>
     <row r="28" spans="1:2">
       <c r="A28" t="s">
+        <v>100</v>
+      </c>
+      <c r="B28" t="s">
         <v>101</v>
-      </c>
-[...1 lines deleted...]
-        <v>102</v>
       </c>
     </row>
     <row r="29" spans="1:2">
       <c r="A29" t="s">
-        <v>44</v>
+        <v>102</v>
       </c>
       <c r="B29" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="30" spans="1:2">
       <c r="A30" t="s">
-        <v>48</v>
+        <v>44</v>
       </c>
       <c r="B30" t="s">
         <v>104</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>