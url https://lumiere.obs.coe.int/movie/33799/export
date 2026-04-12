--- v0 (2026-01-08)
+++ v1 (2026-04-12)
@@ -40,51 +40,51 @@
   <si>
     <t>Original title</t>
   </si>
   <si>
     <t>Hitler à Hollywood</t>
   </si>
   <si>
     <t>Director(s)</t>
   </si>
   <si>
     <t>Frédéric Sojcher</t>
   </si>
   <si>
     <t>Production year</t>
   </si>
   <si>
     <t>Producing or Co-producing countries</t>
   </si>
   <si>
     <t>BE, FR, IT</t>
   </si>
   <si>
     <t>IMDb link</t>
   </si>
   <si>
-    <t>https://www.imdb.com/title/tt1576443/</t>
+    <t>https://www.imdb.com/title/tt1576443</t>
   </si>
   <si>
     <t>ISAN link</t>
   </si>
   <si>
     <t>https://web.isan.org/public/en/isan/0000-0006-B5DC-0000-3-0000-0000-S</t>
   </si>
   <si>
     <t>EIDR link</t>
   </si>
   <si>
     <t>https://ui.eidr.org/view/content?id=10.5240/1121-6703-E1F2-3114-8FAA-H</t>
   </si>
   <si>
     <t>CNC (FR) link</t>
   </si>
   <si>
     <t>https://www.cnc.fr/professionnels/visas-et-classification/123593</t>
   </si>
   <si>
     <t>Wikidata link</t>
   </si>
   <si>
     <t>https://www.wikidata.org/wiki/Q3124853</t>
   </si>
@@ -536,51 +536,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imdb.com/title/tt1576443/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.isan.org/public/en/isan/0000-0006-B5DC-0000-3-0000-0000-S" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ui.eidr.org/view/content?id=10.5240/1121-6703-E1F2-3114-8FAA-H" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnc.fr/professionnels/visas-et-classification/123593" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q3124853" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imdb.com/title/tt1576443" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.isan.org/public/en/isan/0000-0006-B5DC-0000-3-0000-0000-S" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ui.eidr.org/view/content?id=10.5240/1121-6703-E1F2-3114-8FAA-H" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnc.fr/professionnels/visas-et-classification/123593" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q3124853" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B9"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="33.140625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="66.5703125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" s="1" t="s">
         <v>2</v>
@@ -787,139 +787,139 @@
       </c>
       <c r="J4" s="3">
         <v>154</v>
       </c>
       <c r="K4" s="3">
         <v>64</v>
       </c>
       <c r="L4" s="3">
         <v>65</v>
       </c>
       <c r="M4" s="3">
         <v>87</v>
       </c>
     </row>
     <row r="5" spans="1:13">
       <c r="A5" t="s">
         <v>36</v>
       </c>
       <c r="B5" t="s">
         <v>37</v>
       </c>
       <c r="C5">
         <v>40667</v>
       </c>
       <c r="D5" s="3">
-        <v>4697</v>
+        <v>7460</v>
       </c>
       <c r="E5" s="3">
-        <v>4673</v>
+        <v>7436</v>
       </c>
       <c r="F5" s="3"/>
       <c r="G5" s="3">
         <v>1</v>
       </c>
       <c r="H5" s="3">
         <v>23</v>
       </c>
       <c r="I5" s="3"/>
       <c r="J5" s="3"/>
       <c r="K5" s="3"/>
       <c r="L5" s="3"/>
       <c r="M5" s="3"/>
     </row>
     <row r="6" spans="1:13">
       <c r="A6" t="s">
         <v>38</v>
       </c>
       <c r="B6" t="s">
         <v>33</v>
       </c>
       <c r="C6">
         <v>40787</v>
       </c>
       <c r="D6" s="3">
         <v>13</v>
       </c>
       <c r="E6" s="3">
         <v>5</v>
       </c>
       <c r="F6" s="3"/>
       <c r="G6" s="3"/>
       <c r="H6" s="3">
         <v>8</v>
       </c>
       <c r="I6" s="3"/>
       <c r="J6" s="3"/>
       <c r="K6" s="3"/>
       <c r="L6" s="3"/>
       <c r="M6" s="3"/>
     </row>
     <row r="7" spans="1:13">
       <c r="A7" t="s">
         <v>39</v>
       </c>
       <c r="D7" s="3">
-        <v>10551</v>
+        <v>13314</v>
       </c>
       <c r="E7" s="3">
-        <v>5329</v>
+        <v>8092</v>
       </c>
       <c r="F7" s="3">
         <v>2</v>
       </c>
       <c r="G7" s="3">
         <v>1</v>
       </c>
       <c r="H7" s="3">
         <v>31</v>
       </c>
       <c r="I7" s="3">
         <v>4818</v>
       </c>
       <c r="J7" s="3">
         <v>154</v>
       </c>
       <c r="K7" s="3">
         <v>64</v>
       </c>
       <c r="L7" s="3">
         <v>65</v>
       </c>
       <c r="M7" s="3">
         <v>87</v>
       </c>
     </row>
     <row r="8" spans="1:13">
       <c r="A8" t="s">
         <v>40</v>
       </c>
       <c r="D8" s="3">
-        <v>10551</v>
+        <v>13314</v>
       </c>
       <c r="E8" s="3">
-        <v>5329</v>
+        <v>8092</v>
       </c>
       <c r="F8" s="3">
         <v>2</v>
       </c>
       <c r="G8" s="3">
         <v>1</v>
       </c>
       <c r="H8" s="3">
         <v>31</v>
       </c>
       <c r="I8" s="3">
         <v>4818</v>
       </c>
       <c r="J8" s="3">
         <v>154</v>
       </c>
       <c r="K8" s="3">
         <v>64</v>
       </c>
       <c r="L8" s="3">
         <v>65</v>
       </c>
       <c r="M8" s="3">
         <v>87</v>
       </c>