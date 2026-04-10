--- v1 (2025-12-08)
+++ v2 (2026-04-10)
@@ -40,51 +40,51 @@
   <si>
     <t>Original title</t>
   </si>
   <si>
     <t>Yo, también</t>
   </si>
   <si>
     <t>Director(s)</t>
   </si>
   <si>
     <t>Antonio Naharro, Álvaro Pastor</t>
   </si>
   <si>
     <t>Production year</t>
   </si>
   <si>
     <t>Producing or Co-producing countries</t>
   </si>
   <si>
     <t>ES</t>
   </si>
   <si>
     <t>IMDb link</t>
   </si>
   <si>
-    <t>https://www.imdb.com/title/tt1289449/</t>
+    <t>https://www.imdb.com/title/tt1289449</t>
   </si>
   <si>
     <t>ISAN link</t>
   </si>
   <si>
     <t>https://web.isan.org/public/en/isan/0000-0002-7A77-0000-Y-0000-0000-9</t>
   </si>
   <si>
     <t>EIDR link</t>
   </si>
   <si>
     <t>https://ui.eidr.org/view/content?id=10.5240/A1E8-F379-00AD-2E44-F236-E</t>
   </si>
   <si>
     <t>CNC (FR) link</t>
   </si>
   <si>
     <t>https://www.cnc.fr/professionnels/visas-et-classification/126360</t>
   </si>
   <si>
     <t>Wikidata link</t>
   </si>
   <si>
     <t>https://www.wikidata.org/wiki/Q1786252</t>
   </si>
@@ -265,57 +265,57 @@
   <si>
     <t>Me Too - Wer will schon normal sein?</t>
   </si>
   <si>
     <t>Élek és szeretek</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>Ja też!</t>
   </si>
   <si>
     <t>Yo, también - Jag med</t>
   </si>
   <si>
     <t>Me Too</t>
   </si>
   <si>
     <t>UA</t>
   </si>
   <si>
     <t>Я теж</t>
   </si>
   <si>
+    <t>RU</t>
+  </si>
+  <si>
+    <t>Я тоже</t>
+  </si>
+  <si>
     <t>Εμείς οι δύο</t>
-  </si>
-[...4 lines deleted...]
-    <t>Я тоже</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="### ### ##0"/>
   </numFmts>
   <fonts count="3">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
@@ -632,51 +632,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imdb.com/title/tt1289449/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.isan.org/public/en/isan/0000-0002-7A77-0000-Y-0000-0000-9" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ui.eidr.org/view/content?id=10.5240/A1E8-F379-00AD-2E44-F236-E" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnc.fr/professionnels/visas-et-classification/126360" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q1786252" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.justwatch.com/fr/film/yo-tambien" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imdb.com/title/tt1289449" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.isan.org/public/en/isan/0000-0002-7A77-0000-Y-0000-0000-9" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ui.eidr.org/view/content?id=10.5240/A1E8-F379-00AD-2E44-F236-E" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnc.fr/professionnels/visas-et-classification/126360" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q1786252" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.justwatch.com/fr/film/yo-tambien" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B10"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="33.140625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="66.5703125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" s="1" t="s">
         <v>2</v>
@@ -1009,58 +1009,58 @@
       </c>
       <c r="G7" s="3">
         <v>109</v>
       </c>
       <c r="H7" s="3"/>
       <c r="I7" s="3">
         <v>83</v>
       </c>
       <c r="J7" s="3"/>
       <c r="K7" s="3"/>
       <c r="L7" s="3"/>
       <c r="M7" s="3"/>
       <c r="N7" s="3"/>
     </row>
     <row r="8" spans="1:14">
       <c r="A8" t="s">
         <v>44</v>
       </c>
       <c r="B8" t="s">
         <v>45</v>
       </c>
       <c r="C8">
         <v>40380</v>
       </c>
       <c r="D8" s="3">
-        <v>78366</v>
+        <v>75892</v>
       </c>
       <c r="E8" s="3"/>
       <c r="F8" s="3">
-        <v>66256</v>
+        <v>67524</v>
       </c>
       <c r="G8" s="3">
-        <v>8127</v>
+        <v>4385</v>
       </c>
       <c r="H8" s="3">
         <v>1885</v>
       </c>
       <c r="I8" s="3"/>
       <c r="J8" s="3">
         <v>552</v>
       </c>
       <c r="K8" s="3">
         <v>460</v>
       </c>
       <c r="L8" s="3">
         <v>692</v>
       </c>
       <c r="M8" s="3">
         <v>394</v>
       </c>
       <c r="N8" s="3"/>
     </row>
     <row r="9" spans="1:14">
       <c r="A9" t="s">
         <v>46</v>
       </c>
       <c r="B9" t="s">
         <v>47</v>
@@ -1273,98 +1273,98 @@
       <c r="F16" s="3"/>
       <c r="G16" s="3">
         <v>1282</v>
       </c>
       <c r="H16" s="3">
         <v>101</v>
       </c>
       <c r="I16" s="3"/>
       <c r="J16" s="3">
         <v>3</v>
       </c>
       <c r="K16" s="3">
         <v>11</v>
       </c>
       <c r="L16" s="3"/>
       <c r="M16" s="3">
         <v>45</v>
       </c>
       <c r="N16" s="3"/>
     </row>
     <row r="17" spans="1:14">
       <c r="A17" t="s">
         <v>62</v>
       </c>
       <c r="D17" s="3">
-        <v>395358</v>
+        <v>392884</v>
       </c>
       <c r="E17" s="3">
         <v>48248</v>
       </c>
       <c r="F17" s="3">
-        <v>312683</v>
+        <v>313951</v>
       </c>
       <c r="G17" s="3">
-        <v>24569</v>
+        <v>20827</v>
       </c>
       <c r="H17" s="3">
         <v>6106</v>
       </c>
       <c r="I17" s="3">
         <v>126</v>
       </c>
       <c r="J17" s="3">
         <v>1331</v>
       </c>
       <c r="K17" s="3">
         <v>1009</v>
       </c>
       <c r="L17" s="3">
         <v>692</v>
       </c>
       <c r="M17" s="3">
         <v>594</v>
       </c>
       <c r="N17" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="18" spans="1:14">
       <c r="A18" t="s">
         <v>63</v>
       </c>
       <c r="D18" s="3">
-        <v>447438</v>
+        <v>444964</v>
       </c>
       <c r="E18" s="3">
         <v>48248</v>
       </c>
       <c r="F18" s="3">
-        <v>363269</v>
+        <v>364537</v>
       </c>
       <c r="G18" s="3">
-        <v>25877</v>
+        <v>22135</v>
       </c>
       <c r="H18" s="3">
         <v>6173</v>
       </c>
       <c r="I18" s="3">
         <v>144</v>
       </c>
       <c r="J18" s="3">
         <v>1331</v>
       </c>
       <c r="K18" s="3">
         <v>1009</v>
       </c>
       <c r="L18" s="3">
         <v>692</v>
       </c>
       <c r="M18" s="3">
         <v>631</v>
       </c>
       <c r="N18" s="3">
         <v>64</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
@@ -1478,59 +1478,59 @@
       </c>
     </row>
     <row r="15" spans="1:2">
       <c r="A15" t="s">
         <v>56</v>
       </c>
       <c r="B15" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="16" spans="1:2">
       <c r="B16" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="17" spans="1:2">
       <c r="A17" t="s">
         <v>81</v>
       </c>
       <c r="B17" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="18" spans="1:2">
       <c r="A18" t="s">
-        <v>46</v>
+        <v>83</v>
       </c>
       <c r="B18" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
     </row>
     <row r="19" spans="1:2">
       <c r="A19" t="s">
-        <v>84</v>
+        <v>46</v>
       </c>
       <c r="B19" t="s">
         <v>85</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>