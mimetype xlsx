--- v2 (2026-04-10)
+++ v3 (2026-06-11)
@@ -226,96 +226,96 @@
   <si>
     <t>Total EU28</t>
   </si>
   <si>
     <t>Total OBS</t>
   </si>
   <si>
     <t>Ja, tez!</t>
   </si>
   <si>
     <t>Ja tiež</t>
   </si>
   <si>
     <t>Jaz Bi Tudi</t>
   </si>
   <si>
     <t>Jag med</t>
   </si>
   <si>
     <t>Emeis oi dyo</t>
   </si>
   <si>
     <t>Aš taip pat</t>
   </si>
   <si>
+    <t>Εμείς οι δύο</t>
+  </si>
+  <si>
     <t>BG</t>
   </si>
   <si>
     <t>Аз също</t>
   </si>
   <si>
     <t>BR</t>
   </si>
   <si>
     <t>Eu, Também</t>
   </si>
   <si>
     <t>Já taky</t>
   </si>
   <si>
     <t>Me Too - Wer will schon normal sein?</t>
   </si>
   <si>
     <t>Élek és szeretek</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>Ja też!</t>
   </si>
   <si>
     <t>Yo, también - Jag med</t>
   </si>
   <si>
     <t>Me Too</t>
   </si>
   <si>
     <t>UA</t>
   </si>
   <si>
     <t>Я теж</t>
   </si>
   <si>
     <t>RU</t>
   </si>
   <si>
     <t>Я тоже</t>
-  </si>
-[...1 lines deleted...]
-    <t>Εμείς οι δύο</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="### ### ##0"/>
   </numFmts>
   <fonts count="3">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
@@ -1409,128 +1409,128 @@
     <row r="5" spans="1:2">
       <c r="B5" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="6" spans="1:2">
       <c r="B6" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="7" spans="1:2">
       <c r="A7" t="s">
         <v>6</v>
       </c>
       <c r="B7" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:2">
       <c r="B8" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="9" spans="1:2">
       <c r="A9" t="s">
+        <v>46</v>
+      </c>
+      <c r="B9" t="s">
         <v>70</v>
-      </c>
-[...1 lines deleted...]
-        <v>71</v>
       </c>
     </row>
     <row r="10" spans="1:2">
       <c r="A10" t="s">
+        <v>71</v>
+      </c>
+      <c r="B10" t="s">
         <v>72</v>
-      </c>
-[...1 lines deleted...]
-        <v>73</v>
       </c>
     </row>
     <row r="11" spans="1:2">
       <c r="A11" t="s">
-        <v>39</v>
+        <v>73</v>
       </c>
       <c r="B11" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="12" spans="1:2">
       <c r="A12" t="s">
-        <v>41</v>
+        <v>39</v>
       </c>
       <c r="B12" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="13" spans="1:2">
       <c r="A13" t="s">
-        <v>50</v>
+        <v>41</v>
       </c>
       <c r="B13" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="14" spans="1:2">
       <c r="A14" t="s">
+        <v>50</v>
+      </c>
+      <c r="B14" t="s">
         <v>77</v>
-      </c>
-[...1 lines deleted...]
-        <v>78</v>
       </c>
     </row>
     <row r="15" spans="1:2">
       <c r="A15" t="s">
-        <v>56</v>
+        <v>78</v>
       </c>
       <c r="B15" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="16" spans="1:2">
+      <c r="A16" t="s">
+        <v>56</v>
+      </c>
       <c r="B16" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="17" spans="1:2">
-      <c r="A17" t="s">
+      <c r="B17" t="s">
         <v>81</v>
-      </c>
-[...1 lines deleted...]
-        <v>82</v>
       </c>
     </row>
     <row r="18" spans="1:2">
       <c r="A18" t="s">
+        <v>82</v>
+      </c>
+      <c r="B18" t="s">
         <v>83</v>
-      </c>
-[...1 lines deleted...]
-        <v>84</v>
       </c>
     </row>
     <row r="19" spans="1:2">
       <c r="A19" t="s">
-        <v>46</v>
+        <v>84</v>
       </c>
       <c r="B19" t="s">
         <v>85</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>