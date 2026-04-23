--- v0 (2025-11-22)
+++ v1 (2026-04-23)
@@ -40,51 +40,51 @@
   <si>
     <t>Original title</t>
   </si>
   <si>
     <t>The Chronicles of Narnia: The Voyage of the Dawn Treader</t>
   </si>
   <si>
     <t>Director(s)</t>
   </si>
   <si>
     <t>Michael Apted</t>
   </si>
   <si>
     <t>Production year</t>
   </si>
   <si>
     <t>Producing or Co-producing countries</t>
   </si>
   <si>
     <t>US, GB</t>
   </si>
   <si>
     <t>IMDb link</t>
   </si>
   <si>
-    <t>https://www.imdb.com/title/tt0980970/</t>
+    <t>https://www.imdb.com/title/tt0980970</t>
   </si>
   <si>
     <t>ISAN link</t>
   </si>
   <si>
     <t>https://web.isan.org/public/en/isan/0000-0002-B406-0000-0-0000-0000-3</t>
   </si>
   <si>
     <t>EIDR link</t>
   </si>
   <si>
     <t>https://ui.eidr.org/view/content?id=10.5240/25B2-69AB-6B46-8309-6C01-P</t>
   </si>
   <si>
     <t>CNC (FR) link</t>
   </si>
   <si>
     <t>https://www.cnc.fr/professionnels/visas-et-classification/127458</t>
   </si>
   <si>
     <t>Wikidata link</t>
   </si>
   <si>
     <t>https://www.wikidata.org/wiki/Q474082</t>
   </si>
@@ -355,138 +355,138 @@
   <si>
     <t>BR</t>
   </si>
   <si>
     <t>As Crônicas de Nárnia: A Viagem do Peregrino da Alvorada</t>
   </si>
   <si>
     <t>As Crônicas de Nárnia: Viagem do Peregrino da Alvorada</t>
   </si>
   <si>
     <t>Letopisy Narnie: Plavba Jitřního poutníka</t>
   </si>
   <si>
     <t>Die Chroniken von Narnia - Die Reise auf der Morgenröte</t>
   </si>
   <si>
     <t>Narnia: Morgenvandrerens rejse</t>
   </si>
   <si>
     <t>Narnia kroonikad: Koiduränduri teekond</t>
   </si>
   <si>
     <t>Narnian tarinat: Kaspianin matka maailman ääriin</t>
   </si>
   <si>
+    <t>GE</t>
+  </si>
+  <si>
+    <t>Narnias kronikebi: Aisis dampkrobeli</t>
+  </si>
+  <si>
+    <t>To hroniko tis Narnia: O taxidiotis tis avgis</t>
+  </si>
+  <si>
+    <t>Kronike iz Narnije - Plovidba broda Zorogaza</t>
+  </si>
+  <si>
+    <t>Kronike iz Narnije: Plovidba broda Zorogaza</t>
+  </si>
+  <si>
+    <t>Narnia krónikái: A Hajnalvándor útja</t>
+  </si>
+  <si>
+    <t>Le cronache di Narnia - Il viaggio del veliero</t>
+  </si>
+  <si>
+    <t>Narnijos kronikos: Aušros užkariautojo kelione</t>
+  </si>
+  <si>
+    <t>Nārnijas hronika: Rītausmas ceļinieka brauciens</t>
+  </si>
+  <si>
+    <t>Legenden om Narnia - Reisen til det ytterste hav</t>
+  </si>
+  <si>
+    <t>Opowieści z Narnii: Podróż Wędrowca do Świtu</t>
+  </si>
+  <si>
+    <t>As Crónicas de Nárnia: A Viagem do Caminheiro da Alvorada</t>
+  </si>
+  <si>
+    <t>Cronicile din Narnia: Calatorie pe mare cu Zori-de-Zi</t>
+  </si>
+  <si>
+    <t>Летописи Нарније - Путовање Намерника зоре</t>
+  </si>
+  <si>
+    <t>Berättelsen om Narnia: Kung Caspian och skeppet Gryningen</t>
+  </si>
+  <si>
+    <t>Zgodbe iz Narnije: Potovanje Potepuske zarje</t>
+  </si>
+  <si>
+    <t>Narnia: Dobrodruzstva lode Ranny putnik</t>
+  </si>
+  <si>
+    <t>Narnia: Dobrodruzstvá lode Ranný pútnik</t>
+  </si>
+  <si>
+    <t>VE</t>
+  </si>
+  <si>
+    <t>Las crónicas de Narnia 3 (3D)</t>
+  </si>
+  <si>
+    <t>JP</t>
+  </si>
+  <si>
+    <t>ナルニア国物語 第3章：アスラン王と魔法の島</t>
+  </si>
+  <si>
+    <t>US</t>
+  </si>
+  <si>
+    <t>The Chronicles of Narnia 3</t>
+  </si>
+  <si>
+    <t>The Voyage of the Dawn Treader</t>
+  </si>
+  <si>
+    <t>RU</t>
+  </si>
+  <si>
+    <t>Хроники Нарнии: Покоритель Зари</t>
+  </si>
+  <si>
+    <t>Хроніки Нарнії: Підкорювач світанку</t>
+  </si>
+  <si>
     <t>Le Monde de Narnia : L'Odyssée du Passeur d'Aurore</t>
   </si>
   <si>
-    <t>GE</t>
-[...73 lines deleted...]
-  <si>
     <t>Το χρονικό της Νάρνια: Ο ταξιδιώτης της αυγής</t>
-  </si>
-[...7 lines deleted...]
-    <t>Хроніки Нарнії: Підкорювач світанку</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="### ### ##0"/>
   </numFmts>
   <fonts count="3">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
@@ -803,51 +803,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imdb.com/title/tt0980970/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.isan.org/public/en/isan/0000-0002-B406-0000-0-0000-0000-3" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ui.eidr.org/view/content?id=10.5240/25B2-69AB-6B46-8309-6C01-P" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnc.fr/professionnels/visas-et-classification/127458" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q474082" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.justwatch.com/us/movie/the-chronicles-of-narnia-the-voyage-of-the-dawn-treader" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imdb.com/title/tt0980970" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.isan.org/public/en/isan/0000-0002-B406-0000-0-0000-0000-3" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ui.eidr.org/view/content?id=10.5240/25B2-69AB-6B46-8309-6C01-P" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnc.fr/professionnels/visas-et-classification/127458" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q474082" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.justwatch.com/us/movie/the-chronicles-of-narnia-the-voyage-of-the-dawn-treader" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B10"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="33.140625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="87.5703125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" s="1" t="s">
         <v>2</v>
@@ -1965,243 +1965,243 @@
       <c r="A31" t="s">
         <v>41</v>
       </c>
       <c r="B31" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="32" spans="1:2">
       <c r="A32" t="s">
         <v>42</v>
       </c>
       <c r="B32" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="33" spans="1:2">
       <c r="A33" t="s">
         <v>46</v>
       </c>
       <c r="B33" t="s">
         <v>112</v>
       </c>
     </row>
     <row r="34" spans="1:2">
       <c r="A34" t="s">
-        <v>48</v>
+        <v>113</v>
       </c>
       <c r="B34" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
     </row>
     <row r="35" spans="1:2">
       <c r="A35" t="s">
-        <v>114</v>
+        <v>50</v>
       </c>
       <c r="B35" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="36" spans="1:2">
       <c r="A36" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="B36" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="37" spans="1:2">
       <c r="A37" t="s">
         <v>52</v>
       </c>
       <c r="B37" t="s">
         <v>117</v>
       </c>
     </row>
     <row r="38" spans="1:2">
       <c r="A38" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B38" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="39" spans="1:2">
       <c r="A39" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="B39" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="40" spans="1:2">
       <c r="A40" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B40" t="s">
         <v>120</v>
       </c>
     </row>
     <row r="41" spans="1:2">
       <c r="A41" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="B41" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="42" spans="1:2">
       <c r="A42" t="s">
-        <v>58</v>
+        <v>61</v>
       </c>
       <c r="B42" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="43" spans="1:2">
       <c r="A43" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B43" t="s">
         <v>123</v>
       </c>
     </row>
     <row r="44" spans="1:2">
       <c r="A44" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="B44" t="s">
         <v>124</v>
       </c>
     </row>
     <row r="45" spans="1:2">
       <c r="A45" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="B45" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="46" spans="1:2">
       <c r="A46" t="s">
-        <v>66</v>
+        <v>79</v>
       </c>
       <c r="B46" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="47" spans="1:2">
       <c r="A47" t="s">
-        <v>79</v>
+        <v>67</v>
       </c>
       <c r="B47" t="s">
         <v>127</v>
       </c>
     </row>
     <row r="48" spans="1:2">
       <c r="A48" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B48" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="49" spans="1:2">
       <c r="A49" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B49" t="s">
         <v>129</v>
       </c>
     </row>
     <row r="50" spans="1:2">
       <c r="A50" t="s">
         <v>69</v>
       </c>
       <c r="B50" t="s">
         <v>130</v>
       </c>
     </row>
     <row r="51" spans="1:2">
       <c r="A51" t="s">
-        <v>69</v>
+        <v>131</v>
       </c>
       <c r="B51" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
     </row>
     <row r="52" spans="1:2">
       <c r="A52" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B52" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
     </row>
     <row r="53" spans="1:2">
       <c r="A53" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B53" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
     </row>
     <row r="54" spans="1:2">
       <c r="A54" t="s">
-        <v>136</v>
+        <v>135</v>
       </c>
       <c r="B54" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="55" spans="1:2">
       <c r="A55" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="B55" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
     </row>
     <row r="56" spans="1:2">
       <c r="A56" t="s">
-        <v>50</v>
+        <v>83</v>
       </c>
       <c r="B56" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
     </row>
     <row r="57" spans="1:2">
       <c r="A57" t="s">
-        <v>140</v>
+        <v>48</v>
       </c>
       <c r="B57" t="s">
         <v>141</v>
       </c>
     </row>
     <row r="58" spans="1:2">
       <c r="A58" t="s">
-        <v>83</v>
+        <v>50</v>
       </c>
       <c r="B58" t="s">
         <v>142</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>