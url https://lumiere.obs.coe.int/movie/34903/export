--- v1 (2026-04-23)
+++ v2 (2026-06-03)
@@ -271,50 +271,53 @@
   <si>
     <t>Las crónicas de Narnia - La travesía del viajero del Alba</t>
   </si>
   <si>
     <t>Le monde de Narnia: L'odyssée du passeur d'aurore</t>
   </si>
   <si>
     <t>RS</t>
   </si>
   <si>
     <t>Letopisi Narnije - Putovanje namernika zore</t>
   </si>
   <si>
     <t>Letopisy Narnie: Plavba Jitrniho poutnika</t>
   </si>
   <si>
     <t>Narnia: Kung Caspian och skeppet Gryningen</t>
   </si>
   <si>
     <t>UA</t>
   </si>
   <si>
     <t>Хронiки Нарнii: Пiдкорювач свiтанку</t>
   </si>
   <si>
+    <t>Το χρονικό της Νάρνια: Ο ταξιδιώτης της αυγής</t>
+  </si>
+  <si>
     <t>Хрониките на Нарния: Плаването на Разсъмване</t>
   </si>
   <si>
     <t>CA</t>
   </si>
   <si>
     <t>Les chroniques de Narnia: L'odyssée du Passeur d'Aurore</t>
   </si>
   <si>
     <t>De Kronieken van Narnia: De Reis van het Drakenschip</t>
   </si>
   <si>
     <t>Narnia Günlükleri: Şafak Yıldızı'nın Yolculuğu</t>
   </si>
   <si>
     <t>As Crônicas de Nárnia - A Viagem do Peregrino da Alvorada</t>
   </si>
   <si>
     <t>Cronicile Din Narnia:Calatorie Pe Mare</t>
   </si>
   <si>
     <t>Khronikite na Narniya: Plavaneto na Razsymvane</t>
   </si>
   <si>
     <t>Kronike Iz Narnije: Plovidba Broda Zorogaza 3d</t>
@@ -440,53 +443,50 @@
     <t>JP</t>
   </si>
   <si>
     <t>ナルニア国物語 第3章：アスラン王と魔法の島</t>
   </si>
   <si>
     <t>US</t>
   </si>
   <si>
     <t>The Chronicles of Narnia 3</t>
   </si>
   <si>
     <t>The Voyage of the Dawn Treader</t>
   </si>
   <si>
     <t>RU</t>
   </si>
   <si>
     <t>Хроники Нарнии: Покоритель Зари</t>
   </si>
   <si>
     <t>Хроніки Нарнії: Підкорювач світанку</t>
   </si>
   <si>
     <t>Le Monde de Narnia : L'Odyssée du Passeur d'Aurore</t>
-  </si>
-[...1 lines deleted...]
-    <t>Το χρονικό της Νάρνια: Ο ταξιδιώτης της αυγής</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="### ### ##0"/>
   </numFmts>
   <fonts count="3">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
@@ -1804,81 +1804,84 @@
       <c r="A6" t="s">
         <v>38</v>
       </c>
       <c r="B6" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="7" spans="1:2">
       <c r="A7" t="s">
         <v>67</v>
       </c>
       <c r="B7" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="8" spans="1:2">
       <c r="A8" t="s">
         <v>83</v>
       </c>
       <c r="B8" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="9" spans="1:2">
       <c r="A9" t="s">
-        <v>35</v>
+        <v>50</v>
       </c>
       <c r="B9" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="10" spans="1:2">
       <c r="A10" t="s">
+        <v>35</v>
+      </c>
+      <c r="B10" t="s">
         <v>86</v>
-      </c>
-[...1 lines deleted...]
-        <v>87</v>
       </c>
     </row>
     <row r="11" spans="1:2">
       <c r="A11" t="s">
-        <v>59</v>
+        <v>87</v>
       </c>
       <c r="B11" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="12" spans="1:2">
       <c r="A12" t="s">
-        <v>71</v>
+        <v>59</v>
       </c>
       <c r="B12" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="13" spans="1:2">
+      <c r="A13" t="s">
+        <v>71</v>
+      </c>
       <c r="B13" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="14" spans="1:2">
       <c r="B14" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="15" spans="1:2">
       <c r="B15" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="16" spans="1:2">
       <c r="B16" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="17" spans="1:2">
       <c r="B17" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="18" spans="1:2">
@@ -1900,308 +1903,305 @@
       <c r="B21" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="22" spans="1:2">
       <c r="B22" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="23" spans="1:2">
       <c r="B23" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="24" spans="1:2">
       <c r="B24" t="s">
         <v>101</v>
       </c>
     </row>
     <row r="25" spans="1:2">
       <c r="B25" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="26" spans="1:2">
-      <c r="A26" t="s">
+      <c r="B26" t="s">
         <v>103</v>
-      </c>
-[...1 lines deleted...]
-        <v>104</v>
       </c>
     </row>
     <row r="27" spans="1:2">
       <c r="A27" t="s">
+        <v>104</v>
+      </c>
+      <c r="B27" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>106</v>
       </c>
     </row>
     <row r="28" spans="1:2">
       <c r="A28" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="B28" t="s">
         <v>107</v>
       </c>
     </row>
     <row r="29" spans="1:2">
       <c r="A29" t="s">
-        <v>38</v>
+        <v>106</v>
       </c>
       <c r="B29" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="30" spans="1:2">
       <c r="A30" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="B30" t="s">
         <v>109</v>
       </c>
     </row>
     <row r="31" spans="1:2">
       <c r="A31" t="s">
-        <v>41</v>
+        <v>40</v>
       </c>
       <c r="B31" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="32" spans="1:2">
       <c r="A32" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="B32" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="33" spans="1:2">
       <c r="A33" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="B33" t="s">
         <v>112</v>
       </c>
     </row>
     <row r="34" spans="1:2">
       <c r="A34" t="s">
+        <v>46</v>
+      </c>
+      <c r="B34" t="s">
         <v>113</v>
-      </c>
-[...1 lines deleted...]
-        <v>114</v>
       </c>
     </row>
     <row r="35" spans="1:2">
       <c r="A35" t="s">
-        <v>50</v>
+        <v>114</v>
       </c>
       <c r="B35" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="36" spans="1:2">
       <c r="A36" t="s">
-        <v>52</v>
+        <v>50</v>
       </c>
       <c r="B36" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="37" spans="1:2">
       <c r="A37" t="s">
         <v>52</v>
       </c>
       <c r="B37" t="s">
         <v>117</v>
       </c>
     </row>
     <row r="38" spans="1:2">
       <c r="A38" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="B38" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="39" spans="1:2">
       <c r="A39" t="s">
-        <v>55</v>
+        <v>53</v>
       </c>
       <c r="B39" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="40" spans="1:2">
       <c r="A40" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="B40" t="s">
         <v>120</v>
       </c>
     </row>
     <row r="41" spans="1:2">
       <c r="A41" t="s">
-        <v>58</v>
+        <v>56</v>
       </c>
       <c r="B41" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="42" spans="1:2">
       <c r="A42" t="s">
-        <v>61</v>
+        <v>58</v>
       </c>
       <c r="B42" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="43" spans="1:2">
       <c r="A43" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="B43" t="s">
         <v>123</v>
       </c>
     </row>
     <row r="44" spans="1:2">
       <c r="A44" t="s">
-        <v>64</v>
+        <v>62</v>
       </c>
       <c r="B44" t="s">
         <v>124</v>
       </c>
     </row>
     <row r="45" spans="1:2">
       <c r="A45" t="s">
-        <v>66</v>
+        <v>64</v>
       </c>
       <c r="B45" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="46" spans="1:2">
       <c r="A46" t="s">
-        <v>79</v>
+        <v>66</v>
       </c>
       <c r="B46" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="47" spans="1:2">
       <c r="A47" t="s">
-        <v>67</v>
+        <v>79</v>
       </c>
       <c r="B47" t="s">
         <v>127</v>
       </c>
     </row>
     <row r="48" spans="1:2">
       <c r="A48" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="B48" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="49" spans="1:2">
       <c r="A49" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="B49" t="s">
         <v>129</v>
       </c>
     </row>
     <row r="50" spans="1:2">
       <c r="A50" t="s">
         <v>69</v>
       </c>
       <c r="B50" t="s">
         <v>130</v>
       </c>
     </row>
     <row r="51" spans="1:2">
       <c r="A51" t="s">
+        <v>69</v>
+      </c>
+      <c r="B51" t="s">
         <v>131</v>
-      </c>
-[...1 lines deleted...]
-        <v>132</v>
       </c>
     </row>
     <row r="52" spans="1:2">
       <c r="A52" t="s">
+        <v>132</v>
+      </c>
+      <c r="B52" t="s">
         <v>133</v>
-      </c>
-[...1 lines deleted...]
-        <v>134</v>
       </c>
     </row>
     <row r="53" spans="1:2">
       <c r="A53" t="s">
+        <v>134</v>
+      </c>
+      <c r="B53" t="s">
         <v>135</v>
-      </c>
-[...1 lines deleted...]
-        <v>136</v>
       </c>
     </row>
     <row r="54" spans="1:2">
       <c r="A54" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B54" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="55" spans="1:2">
       <c r="A55" t="s">
+        <v>136</v>
+      </c>
+      <c r="B55" t="s">
         <v>138</v>
-      </c>
-[...1 lines deleted...]
-        <v>139</v>
       </c>
     </row>
     <row r="56" spans="1:2">
       <c r="A56" t="s">
-        <v>83</v>
+        <v>139</v>
       </c>
       <c r="B56" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="57" spans="1:2">
       <c r="A57" t="s">
-        <v>48</v>
+        <v>83</v>
       </c>
       <c r="B57" t="s">
         <v>141</v>
       </c>
     </row>
     <row r="58" spans="1:2">
       <c r="A58" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="B58" t="s">
         <v>142</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>